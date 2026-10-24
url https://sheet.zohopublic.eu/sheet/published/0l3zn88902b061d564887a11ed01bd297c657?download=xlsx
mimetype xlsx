--- v6 (2026-08-25)
+++ v7 (2026-10-24)
@@ -4380,63 +4380,63 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/Scareable.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/Scareable.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/Online-Nation-Report_SSZM.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/Online-Nation-Report_SSZM.jpg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/10/TalkingToYourChild_Autumn2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=reporting&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/12/16/connected-christmas/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/12/16/connected-christmas/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/SS_FirstDevice-scaled.jpg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/SS_FirstDevice-scaled.jpg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/secondary/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/secondary/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/07/emotions-journal/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=parental+controls&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/05/21/what-are-you-thankful-for-gratitude-journal-printable/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/05/21/what-are-you-thankful-for-gratitude-journal-printable/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/08/09/dealing-with-disappointment-in-the-digital-world/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/03/16/young-carers-and-isolation/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Q-eZcVFyNsI?si=uhgcU6SL401uHB4q" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/02/08/trusted-adults/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/02/08/trusted-adults/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Gaming_Infographic_web-scaled.jpg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/01/smartspeakers_infographic2-scaled.jpg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/Q-eZcVFyNsI?si=uhgcU6SL401uHB4q" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/h2privacy/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/h2privacy/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/FINAL-Your-Summer-Guide-to-Popular-Platforms.jpg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/FINAL-Your-Summer-Guide-to-Popular-Platforms.jpg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/FINAL-Your-Summer-Guide-to-Popular-Platforms.jpg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/FINAL-Your-Summer-Guide-to-Popular-Platforms.jpg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/smart-speakers/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/smart-speakers/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/11/Roblox_shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/11/Roblox_shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/03/Andrew-Tate-Shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/03/Andrew-Tate-Shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/15/wink-hoop/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/15/wink-hoop/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/SSZM-EXAM-STRESS-scaled.jpg" TargetMode="External"/><Relationship Target="../drawings/drawing2.xml" Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/08/12/exam-results-day/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/Scareable.jpg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/Online-Nation-Report_SSZM.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/Online-Nation-Report_SSZM.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/10/TalkingToYourChild_Autumn2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/12/16/connected-christmas/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/12/16/connected-christmas/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/07/Sextortion_2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/07/Sextortion_2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/SS_FirstDevice-scaled.jpg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/SS_FirstDevice-scaled.jpg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/12/20/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/12/20/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/11/30/cyber-security-toolkit-for-children/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/11/30/cyber-security-toolkit-for-children/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/secondary/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/secondary/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/featured/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/featured/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/02/10/childrens-mental-health-week-2022/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/02/10/childrens-mental-health-week-2022/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=72g4c3FJ_BE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=72g4c3FJ_BE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=safe+search&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=safe+search&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/05/21/what-are-you-thankful-for-gratitude-journal-printable/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/02/07/25-punny-phrases-for-your-valentine/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://4019268.fs1.hubspotusercontent-na1.net/hubfs/4019268/SAFER%20SCHOOLS/SaferSchools-TREND.jpg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://4019268.fs1.hubspotusercontent-na1.net/hubfs/4019268/SAFER%20SCHOOLS/SaferSchools-TREND.jpg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Young-Carers-Infographic-SSZM.png" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/Reddit_2023_SaferSchools-scaled.jpg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/Reddit_2023_SaferSchools-scaled.jpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/selfhelpapps_SSZM.jpg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/selfhelpapps_SSZM.jpg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/?s=location+sharing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/?s=location+sharing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Gaming_Infographic_web-scaled.jpg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Gaming_Infographic_web-scaled.jpg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/01/smartspeakers_infographic2-scaled.jpg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/01/smartspeakers_infographic2-scaled.jpg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukc-excel.officeapps.live.com/x/_layouts/xlviewerinternal.aspx?edit=1&amp;ui=en%2DGB&amp;rs=en%2DUS&amp;wopisrc=https%3A%2F%2Fineqe-my.sharepoint.com%2Fpersonal%2Fblinne_ineqe_com%2F_vti_bin%2Fwopi.ashx%2Ffiles%2F08e32aec40ef43d6854b56555b866148&amp;wdorigin=TEAMS-MAGLEV.teamsSdk_ns.rwc&amp;wdexp=TEAMS-TREATMENT&amp;wdhostclicktime=1709119418585&amp;wdenableroaming=1&amp;mscc=1&amp;wdodb=1&amp;hid=181A10A1-A0A1-8000-5402-BA62175FC79E&amp;jsapi=1&amp;jsapiver=v1&amp;newsession=1&amp;corrid=f6fcc888-30a1-4e86-a0e4-2b9306494948&amp;usid=f6fcc888-30a1-4e86-a0e4-2b9306494948&amp;sftc=1&amp;cac=1&amp;mtf=1&amp;sfp=1&amp;wdredirectionreason=Force_SingleStepBoot&amp;preseededsessionkey=6f7b6e6d-e780-1085-e55a-4be97fdda7d1&amp;preseededwacsessionid=6e54bde3-c4be-ae9c-b60a-8a621890eba9&amp;rct=Normal&amp;ctp=LeastProtected" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/SSZM-EXAM-STRESS-scaled.jpg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/h2privacy/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/h2privacy/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/smart-speakers/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukc-excel.officeapps.live.com/x/_layouts/xlviewerinternal.aspx?edit=1&amp;ui=en%2DGB&amp;rs=en%2DUS&amp;wopisrc=https%3A%2F%2Fineqe-my.sharepoint.com%2Fpersonal%2Fblinne_ineqe_com%2F_vti_bin%2Fwopi.ashx%2Ffiles%2F08e32aec40ef43d6854b56555b866148&amp;wdorigin=TEAMS-MAGLEV.teamsSdk_ns.rwc&amp;wdexp=TEAMS-TREATMENT&amp;wdhostclicktime=1709119418585&amp;wdenableroaming=1&amp;mscc=1&amp;wdodb=1&amp;hid=181A10A1-A0A1-8000-5402-BA62175FC79E&amp;jsapi=1&amp;jsapiver=v1&amp;newsession=1&amp;corrid=f6fcc888-30a1-4e86-a0e4-2b9306494948&amp;usid=f6fcc888-30a1-4e86-a0e4-2b9306494948&amp;sftc=1&amp;cac=1&amp;mtf=1&amp;sfp=1&amp;wdredirectionreason=Force_SingleStepBoot&amp;preseededsessionkey=6f7b6e6d-e780-1085-e55a-4be97fdda7d1&amp;preseededwacsessionid=6e54bde3-c4be-ae9c-b60a-8a621890eba9&amp;rct=Normal&amp;ctp=LeastProtected" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/11/Roblox_shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/11/Roblox_shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/03/Andrew-Tate-Shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/03/Andrew-Tate-Shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/15/wink-hoop/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/15/wink-hoop/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/SSZM-EXAM-STRESS-scaled.jpg" TargetMode="External"/><Relationship Target="../drawings/drawing3.xml" Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/508862040" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/Scareable.jpg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/Online-Nation-Report_SSZM.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/10/TalkingToYourChild_Autumn2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/12/16/connected-christmas/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/SS_FirstDevice-scaled.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/12/20/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/10/TalkingToYourChild_Autumn2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/02/10/childrens-mental-health-week-2022/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/07/emotions-journal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/#primary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/05/21/what-are-you-thankful-for-gratitude-journal-printable/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/02/07/25-punny-phrases-for-your-valentine/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/08/09/dealing-with-disappointment-in-the-digital-world/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://4019268.fs1.hubspotusercontent-na1.net/hubfs/4019268/SAFER%20SCHOOLS/SaferSchools-TREND.jpg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Young-Carers-Infographic-SSZM.png" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/11/09/teacher-targeted-bullying-on-tiktok/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLST4nJ37APEobDIw3mmlA956FA1O0klcD" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/?s=location+sharing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/CSE2022_SSZM.png" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Young-Carers-Infographic-SSZM.png" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=h3fQ8O87bnU" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/#primary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/11/Roblox_shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/03/Andrew-Tate-Shareable_ZM.jpg" TargetMode="External"/><Relationship Target="../drawings/drawing4.xml" Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/08/12/exam-results-day/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/08/12/exam-results-day/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/08/09/dealing-with-disappointment-in-the-digital-world/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/Scareable.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/06/Online-Nation-Report_SSZM.jpg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/10/TalkingToYourChild_Autumn2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2024/02/GTA_SSZM.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/12/16/connected-christmas/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/07/Sextortion_2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/SS_FirstDevice-scaled.jpg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/12/20/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/10/TalkingToYourChild_Autumn2023_SSZM-scaled.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/10/10/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/secondary/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/02/10/childrens-mental-health-week-2022/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/10/07/emotions-journal/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/#secondary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2020/05/21/what-are-you-thankful-for-gratitude-journal-printable/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/02/07/25-punny-phrases-for-your-valentine/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/#secondary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://4019268.fs1.hubspotusercontent-na1.net/hubfs/4019268/SAFER%20SCHOOLS/SaferSchools-TREND.jpg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Young-Carers-Infographic-SSZM.png" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/11/09/teacher-targeted-bullying-on-tiktok/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLST4nJ37APEobDIw3mmlA956FA1O0klcD" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/?s=location+sharing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/CSE2022_SSZM.png" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Young-Carers-Infographic-SSZM.png" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=h3fQ8O87bnU" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/07/SSZM-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/06/29/summertime-screentime/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/05/31/exam-stress-tips-to-thrive/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=in+app+purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/#secondary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/oss-resources/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/Fifa-Guide-2022-scaled.jpg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/home-learning-hub/online-safety/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/08/Social_Media101_ZM.jpg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=16lp86lS4hA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/05/chatGPT_shareable-scaled.jpg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/10/Cybersecurity-BuzzwordsZM.jpg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/11/Roblox_shareable_ZM.jpg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/03/Andrew-Tate-Shareable_ZM.jpg" TargetMode="External"/><Relationship Target="../drawings/drawing5.xml" Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/teachhub/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/01/20/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2023/01/20/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/07/14/cyberbullying/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2021/07/14/cyberbullying/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_ZM.jpg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2022/05/CSE2022_SSZM.png" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/2022/09/09/responding-to-online-challenges/" TargetMode="External"/><Relationship Target="../drawings/drawing6.xml" Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="1" width="18.81"/>
-[...11 lines deleted...]
-    <col min="14" max="1025" style="1" width="18.81"/>
+    <col min="1" max="1" style="1" width="19.34"/>
+    <col min="2" max="2" style="1" width="5.16"/>
+    <col min="3" max="3" style="1" width="19.34"/>
+    <col min="4" max="4" style="1" width="19.34"/>
+    <col min="5" max="5" style="1" width="22.52"/>
+    <col min="6" max="6" style="1" width="21.46"/>
+    <col min="7" max="7" style="1" width="19.34"/>
+    <col min="8" max="8" style="1" width="37.89"/>
+    <col min="9" max="9" style="1" width="23.05"/>
+    <col min="10" max="11" style="1" width="23.05"/>
+    <col min="12" max="12" style="1" width="20.4"/>
+    <col min="13" max="13" style="1" width="5.03"/>
+    <col min="14" max="1025" style="1" width="19.34"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="112.0" customFormat="1" s="2">
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" customHeight="1" ht="59.0">
       <c r="B2" s="5"/>
       <c r="C2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" customHeight="1" ht="107.0">
       <c r="B3" s="5"/>
@@ -5024,110 +5024,110 @@
       <c r="M40" s="5"/>
     </row>
     <row r="41" customHeight="1" ht="19.0"/>
     <row r="42" customHeight="1" ht="49.0"/>
     <row r="43" customHeight="1" ht="50.0"/>
     <row r="44" customHeight="1" ht="63.0"/>
     <row r="45" customHeight="1" ht="104.0" customFormat="1" s="2">
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
     </row>
     <row r="46" customHeight="1" ht="27.0"/>
   </sheetData>
   <autoFilter ref="C14:L14"/>
   <mergeCells count="20">
-    <mergeCell ref="C12:L12"/>
+    <mergeCell ref="C15:D15"/>
     <mergeCell ref="C3:L3"/>
-    <mergeCell ref="C22:G23"/>
+    <mergeCell ref="C19:L19"/>
     <mergeCell ref="C2:L2"/>
-    <mergeCell ref="C15:D15"/>
-[...3 lines deleted...]
-    <mergeCell ref="C27:H27"/>
     <mergeCell ref="C28:G29"/>
     <mergeCell ref="C31:L31"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="C12:L12"/>
     <mergeCell ref="C21:F21"/>
-    <mergeCell ref="C19:L19"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="C25:L25"/>
+    <mergeCell ref="C22:G23"/>
+    <mergeCell ref="C4:L4"/>
+    <mergeCell ref="C37:L37"/>
     <mergeCell ref="C33:G35"/>
-    <mergeCell ref="C37:L37"/>
     <mergeCell ref="C39:G39"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="F7:J7"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="I15:K15"/>
   </mergeCells>
   <dataValidations count="2">
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H16:H17">
+      <formula1>0</formula1>
+      <formula2>125</formula2>
+    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G16:G17">
       <formula1>0</formula1>
       <formula2>25</formula2>
-    </dataValidation>
-[...2 lines deleted...]
-      <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId1"/>
     <hyperlink ref="F8" r:id="rId2"/>
   </hyperlinks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:K93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="2" width="5.16"/>
-[...9 lines deleted...]
-    <col min="11" max="1025" style="2" width="21.59"/>
+    <col min="1" max="1" style="2" width="5.69"/>
+    <col min="2" max="2" style="42" width="17.35"/>
+    <col min="3" max="3" style="43" width="22.12"/>
+    <col min="4" max="4" style="44" width="22.12"/>
+    <col min="5" max="5" style="44" width="35.9"/>
+    <col min="6" max="6" style="44" width="31.13"/>
+    <col min="7" max="7" style="45" width="79.63"/>
+    <col min="8" max="8" style="44" width="43.98"/>
+    <col min="9" max="9" style="44" width="43.98"/>
+    <col min="10" max="10" style="46" width="43.98"/>
+    <col min="11" max="1025" style="2" width="22.12"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="4"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>12</v>
@@ -7571,57 +7571,57 @@
         <v>486</v>
       </c>
       <c r="E93" s="43" t="s">
         <v>487</v>
       </c>
       <c r="F93" s="43" t="s">
         <v>488</v>
       </c>
       <c r="G93" s="59" t="s">
         <v>489</v>
       </c>
       <c r="H93" s="59" t="s">
         <v>275</v>
       </c>
       <c r="I93" s="80" t="s">
         <v>490</v>
       </c>
       <c r="J93" s="77" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="94" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J2"/>
   <dataValidations count="4">
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G4:G93">
+      <formula1>0</formula1>
+      <formula2>125</formula2>
+    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F4:F16 F18:F88 F90:F92">
       <formula1>0</formula1>
       <formula2>25</formula2>
-    </dataValidation>
-[...2 lines deleted...]
-      <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId1"/>
     <hyperlink ref="J3" r:id="rId2"/>
     <hyperlink ref="J5" r:id="rId3"/>
     <hyperlink ref="J6" r:id="rId4"/>
     <hyperlink ref="I10" r:id="rId5"/>
     <hyperlink ref="J10" r:id="rId6"/>
     <hyperlink ref="I11" r:id="rId7"/>
     <hyperlink ref="J11" r:id="rId8"/>
     <hyperlink ref="I12" r:id="rId9"/>
     <hyperlink ref="J12" r:id="rId10"/>
     <hyperlink ref="J14" r:id="rId11"/>
     <hyperlink ref="I15" r:id="rId12"/>
     <hyperlink ref="J15" r:id="rId13"/>
     <hyperlink ref="I16" r:id="rId14"/>
     <hyperlink ref="J16" r:id="rId15"/>
     <hyperlink ref="J17" r:id="rId16"/>
     <hyperlink ref="J19" r:id="rId17"/>
     <hyperlink ref="I20" r:id="rId18"/>
     <hyperlink ref="J20" r:id="rId19"/>
     <hyperlink ref="J21" r:id="rId20"/>
     <hyperlink ref="I22" r:id="rId21"/>
     <hyperlink ref="J22" r:id="rId22"/>
@@ -7687,61 +7687,61 @@
     <hyperlink ref="J88" r:id="rId82"/>
     <hyperlink ref="I89" r:id="rId83"/>
     <hyperlink ref="J89" r:id="rId84"/>
     <hyperlink ref="I90" r:id="rId85"/>
     <hyperlink ref="J90" r:id="rId86"/>
     <hyperlink ref="I91" r:id="rId87"/>
     <hyperlink ref="J91" r:id="rId88"/>
     <hyperlink ref="I92" r:id="rId89"/>
     <hyperlink ref="J92" r:id="rId90"/>
     <hyperlink ref="J93" r:id="rId91"/>
   </hyperlinks>
   <drawing r:id="rId92"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:K87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="2" width="5.16"/>
-[...9 lines deleted...]
-    <col min="12" max="1025" style="2" width="21.59"/>
+    <col min="1" max="1" style="2" width="5.69"/>
+    <col min="2" max="2" style="84" width="17.35"/>
+    <col min="3" max="3" style="44" width="22.12"/>
+    <col min="4" max="4" style="44" width="22.12"/>
+    <col min="5" max="5" style="44" width="35.9"/>
+    <col min="6" max="6" style="44" width="31.13"/>
+    <col min="7" max="7" style="45" width="68.5"/>
+    <col min="8" max="8" style="44" width="43.98"/>
+    <col min="9" max="10" style="44" width="43.98"/>
+    <col min="11" max="11" style="85" width="22.12"/>
+    <col min="12" max="1025" style="2" width="22.12"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="4"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="49" t="s">
@@ -10180,57 +10180,57 @@
     </row>
     <row r="95" customHeight="1" ht="56.0">
       <c r="H95" s="92"/>
       <c r="I95" s="92"/>
       <c r="J95" s="92"/>
     </row>
     <row r="96" customHeight="1" ht="56.0">
       <c r="H96" s="92"/>
       <c r="I96" s="92"/>
       <c r="J96" s="92"/>
     </row>
     <row r="97" customHeight="1" ht="56.0">
       <c r="H97" s="92"/>
       <c r="I97" s="92"/>
       <c r="J97" s="92"/>
     </row>
     <row r="98" customHeight="1" ht="56.0">
       <c r="H98" s="92"/>
       <c r="I98" s="92"/>
       <c r="J98" s="92"/>
     </row>
     <row r="99" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J2"/>
   <dataValidations count="4">
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G3:G87">
+      <formula1>0</formula1>
+      <formula2>125</formula2>
+    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F3:F14 F16:F82 F84:F86">
       <formula1>0</formula1>
       <formula2>25</formula2>
-    </dataValidation>
-[...2 lines deleted...]
-      <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1"/>
     <hyperlink ref="J5" r:id="rId2"/>
     <hyperlink ref="J6" r:id="rId3"/>
     <hyperlink ref="I8" r:id="rId4"/>
     <hyperlink ref="J8" r:id="rId5"/>
     <hyperlink ref="I9" r:id="rId6"/>
     <hyperlink ref="J9" r:id="rId7"/>
     <hyperlink ref="I10" r:id="rId8"/>
     <hyperlink ref="J10" r:id="rId9"/>
     <hyperlink ref="J12" r:id="rId10"/>
     <hyperlink ref="J13" r:id="rId11"/>
     <hyperlink ref="I14" r:id="rId12"/>
     <hyperlink ref="J14" r:id="rId13"/>
     <hyperlink ref="J15" r:id="rId14"/>
     <hyperlink ref="I18" r:id="rId15"/>
     <hyperlink ref="J18" r:id="rId16"/>
     <hyperlink ref="I19" r:id="rId17"/>
     <hyperlink ref="J19" r:id="rId18"/>
     <hyperlink ref="I20" r:id="rId19"/>
     <hyperlink ref="J20" r:id="rId20"/>
     <hyperlink ref="I21" r:id="rId21"/>
     <hyperlink ref="J21" r:id="rId22"/>
@@ -10326,61 +10326,61 @@
     <hyperlink ref="J81" r:id="rId112"/>
     <hyperlink ref="I83" r:id="rId113"/>
     <hyperlink ref="J83" r:id="rId114"/>
     <hyperlink ref="I84" r:id="rId115"/>
     <hyperlink ref="J84" r:id="rId116"/>
     <hyperlink ref="I85" r:id="rId117"/>
     <hyperlink ref="J85" r:id="rId118"/>
     <hyperlink ref="I86" r:id="rId119"/>
     <hyperlink ref="J86" r:id="rId120"/>
     <hyperlink ref="J87" r:id="rId121"/>
   </hyperlinks>
   <drawing r:id="rId122"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:K88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="2" width="5.16"/>
-[...9 lines deleted...]
-    <col min="11" max="1025" style="2" width="21.59"/>
+    <col min="1" max="1" style="2" width="5.69"/>
+    <col min="2" max="2" style="93" width="17.35"/>
+    <col min="3" max="3" style="94" width="22.12"/>
+    <col min="4" max="4" style="92" width="22.12"/>
+    <col min="5" max="5" style="92" width="35.9"/>
+    <col min="6" max="6" style="92" width="31.13"/>
+    <col min="7" max="7" style="95" width="68.5"/>
+    <col min="8" max="8" style="92" width="43.98"/>
+    <col min="9" max="9" style="92" width="43.98"/>
+    <col min="10" max="10" style="96" width="43.98"/>
+    <col min="11" max="1025" style="2" width="22.12"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0">
       <c r="B1" s="97"/>
       <c r="C1" s="97"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="4"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>12</v>
@@ -12778,57 +12778,57 @@
       </c>
       <c r="J88" s="101" t="s">
         <v>478</v>
       </c>
       <c r="K88" s="81"/>
     </row>
     <row r="89" customHeight="1" ht="56.0">
       <c r="B89" s="59"/>
       <c r="C89" s="59"/>
       <c r="D89" s="59"/>
       <c r="E89" s="59"/>
       <c r="F89" s="59"/>
       <c r="G89" s="59"/>
       <c r="H89" s="59"/>
       <c r="I89" s="88"/>
       <c r="K89" s="81"/>
     </row>
     <row r="90" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J2"/>
   <mergeCells count="2">
     <mergeCell ref="B49:B50"/>
     <mergeCell ref="C49:C50"/>
   </mergeCells>
   <dataValidations count="5">
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G3:G89">
+      <formula1>0</formula1>
+      <formula2>125</formula2>
+    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F3:F14 F16:F29 F31:F86 F88:F89">
       <formula1>0</formula1>
       <formula2>25</formula2>
-    </dataValidation>
-[...2 lines deleted...]
-      <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1"/>
     <hyperlink ref="J4" r:id="rId2"/>
     <hyperlink ref="J7" r:id="rId3"/>
     <hyperlink ref="J10" r:id="rId4"/>
     <hyperlink ref="J11" r:id="rId5"/>
     <hyperlink ref="J13" r:id="rId6"/>
     <hyperlink ref="J14" r:id="rId7"/>
     <hyperlink ref="J15" r:id="rId8"/>
     <hyperlink ref="J18" r:id="rId9"/>
     <hyperlink ref="J19" r:id="rId10"/>
     <hyperlink ref="J20" r:id="rId11"/>
     <hyperlink ref="J21" r:id="rId12"/>
     <hyperlink ref="J22" r:id="rId13"/>
     <hyperlink ref="J25" r:id="rId14"/>
     <hyperlink ref="J26" r:id="rId15"/>
     <hyperlink ref="J27" r:id="rId16"/>
     <hyperlink ref="J28" r:id="rId17"/>
     <hyperlink ref="J29" r:id="rId18"/>
     <hyperlink ref="J32" r:id="rId19"/>
     <hyperlink ref="J33" r:id="rId20"/>
     <hyperlink ref="J34" r:id="rId21"/>
     <hyperlink ref="J35" r:id="rId22"/>
@@ -12868,61 +12868,61 @@
     <hyperlink ref="J79" r:id="rId56"/>
     <hyperlink ref="J80" r:id="rId57"/>
     <hyperlink ref="J81" r:id="rId58"/>
     <hyperlink ref="J82" r:id="rId59"/>
     <hyperlink ref="J83" r:id="rId60"/>
     <hyperlink ref="J84" r:id="rId61"/>
     <hyperlink ref="J85" r:id="rId62"/>
     <hyperlink ref="J86" r:id="rId63"/>
     <hyperlink ref="J87" r:id="rId64"/>
     <hyperlink ref="J88" r:id="rId65"/>
   </hyperlinks>
   <drawing r:id="rId66"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="2" width="5.16"/>
-[...9 lines deleted...]
-    <col min="11" max="1025" style="2" width="21.59"/>
+    <col min="1" max="1" style="2" width="5.69"/>
+    <col min="2" max="2" style="93" width="17.48"/>
+    <col min="3" max="3" style="94" width="22.12"/>
+    <col min="4" max="4" style="92" width="22.12"/>
+    <col min="5" max="5" style="92" width="35.9"/>
+    <col min="6" max="6" style="92" width="31.13"/>
+    <col min="7" max="7" style="95" width="68.5"/>
+    <col min="8" max="8" style="92" width="43.98"/>
+    <col min="9" max="9" style="92" width="43.98"/>
+    <col min="10" max="10" style="96" width="43.98"/>
+    <col min="11" max="1025" style="2" width="22.12"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0">
       <c r="B1" s="97"/>
       <c r="C1" s="97"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="4"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="49" t="s">
         <v>12</v>
@@ -15304,57 +15304,57 @@
       </c>
       <c r="E87" s="59" t="s">
         <v>876</v>
       </c>
       <c r="F87" s="59" t="s">
         <v>641</v>
       </c>
       <c r="G87" s="59" t="s">
         <v>476</v>
       </c>
       <c r="H87" s="59" t="s">
         <v>642</v>
       </c>
       <c r="I87" s="59" t="s">
         <v>477</v>
       </c>
       <c r="J87" s="77" t="s">
         <v>478</v>
       </c>
       <c r="K87" s="81"/>
     </row>
     <row r="88" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J2"/>
   <dataValidations count="7">
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G3:G87">
+      <formula1>0</formula1>
+      <formula2>125</formula2>
+    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F3:F16 F18:F31 F33:F70 E71:F71 F72:F85 F87:F87">
       <formula1>0</formula1>
       <formula2>25</formula2>
-    </dataValidation>
-[...2 lines deleted...]
-      <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1"/>
     <hyperlink ref="J4" r:id="rId2"/>
     <hyperlink ref="J5" r:id="rId3"/>
     <hyperlink ref="I6" r:id="rId4"/>
     <hyperlink ref="J6" r:id="rId5"/>
     <hyperlink ref="J7" r:id="rId6"/>
     <hyperlink ref="J8" r:id="rId7"/>
     <hyperlink ref="J12" r:id="rId8"/>
     <hyperlink ref="J13" r:id="rId9"/>
     <hyperlink ref="J15" r:id="rId10"/>
     <hyperlink ref="J16" r:id="rId11"/>
     <hyperlink ref="J17" r:id="rId12"/>
     <hyperlink ref="J20" r:id="rId13"/>
     <hyperlink ref="J21" r:id="rId14"/>
     <hyperlink ref="J22" r:id="rId15"/>
     <hyperlink ref="J23" r:id="rId16"/>
     <hyperlink ref="J24" r:id="rId17"/>
     <hyperlink ref="J25" r:id="rId18"/>
     <hyperlink ref="J27" r:id="rId19"/>
     <hyperlink ref="J28" r:id="rId20"/>
     <hyperlink ref="J29" r:id="rId21"/>
     <hyperlink ref="J30" r:id="rId22"/>
@@ -15399,59 +15399,59 @@
     <hyperlink ref="J76" r:id="rId61"/>
     <hyperlink ref="J77" r:id="rId62"/>
     <hyperlink ref="J78" r:id="rId63"/>
     <hyperlink ref="J79" r:id="rId64"/>
     <hyperlink ref="J80" r:id="rId65"/>
     <hyperlink ref="J81" r:id="rId66"/>
     <hyperlink ref="J82" r:id="rId67"/>
     <hyperlink ref="J83" r:id="rId68"/>
     <hyperlink ref="J84" r:id="rId69"/>
     <hyperlink ref="J85" r:id="rId70"/>
     <hyperlink ref="J86" r:id="rId71"/>
     <hyperlink ref="J87" r:id="rId72"/>
   </hyperlinks>
   <drawing r:id="rId73"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="1" width="10.86"/>
-[...7 lines deleted...]
-    <col min="9" max="1025" style="1" width="10.86"/>
+    <col min="1" max="1" style="1" width="11.39"/>
+    <col min="2" max="2" width="28.08"/>
+    <col min="3" max="3" width="25.96"/>
+    <col min="4" max="4" width="63.46"/>
+    <col min="5" max="5" width="19.47"/>
+    <col min="6" max="6" width="40.54"/>
+    <col min="7" max="7" width="40.94"/>
+    <col min="8" max="8" width="50.61"/>
+    <col min="9" max="1025" style="1" width="11.39"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="2">
       <c r="B1" s="97"/>
       <c r="C1" s="97"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" customHeight="1" ht="45.0" customFormat="1" s="2">
       <c r="B2" s="105" t="s">
         <v>877</v>
       </c>
       <c r="C2" s="105"/>
       <c r="D2" s="105"/>
       <c r="E2" s="105"/>
       <c r="F2" s="105"/>
       <c r="G2" s="105"/>
       <c r="H2" s="105"/>
       <c r="I2" s="106"/>
       <c r="J2" s="106"/>
       <c r="K2" s="106"/>
       <c r="L2" s="106"/>
       <c r="M2" s="106"/>
       <c r="N2" s="106"/>
       <c r="O2" s="106"/>
     </row>
@@ -15884,57 +15884,57 @@
       <c r="C25" s="110" t="s">
         <v>942</v>
       </c>
       <c r="D25" s="108" t="s">
         <v>943</v>
       </c>
       <c r="E25" s="108" t="s">
         <v>885</v>
       </c>
       <c r="F25" s="108" t="s">
         <v>944</v>
       </c>
       <c r="G25" s="108" t="s">
         <v>945</v>
       </c>
       <c r="H25" s="109" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B4:H4"/>
   <mergeCells count="1">
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <dataValidations count="8">
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H5:H25 D7:D8 D10:D25">
+      <formula1>0</formula1>
+      <formula2>125</formula2>
+    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G5:G6 C7:C8 G9:G12 C10:C25">
       <formula1>0</formula1>
       <formula2>25</formula2>
-    </dataValidation>
-[...2 lines deleted...]
-      <formula2>125</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="list" sqref="E5:E25">
       <formula1>"Parent Primary,Parent Secondary,All Parents,Staff Primary,Staff Secondary,All Staff,All Adults"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H8" r:id="rId1"/>
     <hyperlink ref="H11" r:id="rId2"/>
     <hyperlink ref="H12" r:id="rId3"/>
     <hyperlink ref="H13" r:id="rId4"/>
     <hyperlink ref="H14" r:id="rId5"/>
     <hyperlink ref="H15" r:id="rId6"/>
     <hyperlink ref="H17" r:id="rId7"/>
     <hyperlink ref="H24" r:id="rId8"/>
     <hyperlink ref="H25" r:id="rId9"/>
   </hyperlinks>
   <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>