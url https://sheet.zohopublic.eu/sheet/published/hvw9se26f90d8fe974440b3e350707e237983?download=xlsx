--- v2 (2026-03-24)
+++ v3 (2026-05-14)
@@ -4611,66 +4611,66 @@
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
     </row>
     <row r="40" customHeight="1" ht="364.0">
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
     </row>
     <row r="41" customHeight="1" ht="19.0"/>
     <row r="42" customHeight="1" ht="49.0"/>
     <row r="43" customHeight="1" ht="50.0"/>
     <row r="44" customHeight="1" ht="63.0"/>
     <row r="45" customHeight="1" ht="104.0"/>
     <row r="46" customHeight="1" ht="27.0"/>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="C22:G23"/>
+    <mergeCell ref="C2:L2"/>
+    <mergeCell ref="C4:L4"/>
+    <mergeCell ref="C3:L3"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="C28:G29"/>
+    <mergeCell ref="C31:L31"/>
+    <mergeCell ref="C12:L12"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="C25:L25"/>
+    <mergeCell ref="C19:L19"/>
+    <mergeCell ref="C15:D15"/>
     <mergeCell ref="C21:F21"/>
-    <mergeCell ref="C31:L31"/>
-[...10 lines deleted...]
-    <mergeCell ref="C27:H27"/>
     <mergeCell ref="C33:G35"/>
+    <mergeCell ref="C37:L37"/>
     <mergeCell ref="C39:G39"/>
-    <mergeCell ref="C37:L37"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="F7:J7"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="I15:K15"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G16:G17">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H16:H17">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId1"/>
     <hyperlink ref="F8" r:id="rId2"/>
   </hyperlinks>
   <drawing r:id="rId3"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15431,56 +15431,56 @@
       </c>
       <c r="C25" s="56" t="s">
         <v>972</v>
       </c>
       <c r="D25" s="53" t="s">
         <v>973</v>
       </c>
       <c r="E25" s="53" t="s">
         <v>917</v>
       </c>
       <c r="F25" s="53" t="s">
         <v>974</v>
       </c>
       <c r="G25" s="53" t="s">
         <v>975</v>
       </c>
       <c r="H25" s="61" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <dataValidations count="8">
-    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="list" sqref="E5:E25">
-[...1 lines deleted...]
-    </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G5:G6 C7:C8 G9:G12 C10:C25">
       <formula1>0</formula1>
       <formula2>25</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="list" sqref="E5:E25">
+      <formula1>"Parent Primary,Parent Secondary,All Parents,Staff Primary,Staff Secondary,All Staff,All Adults"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H5:H25 D7:D8 D10:D25">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H8" r:id="rId1"/>
     <hyperlink ref="H11" r:id="rId2"/>
     <hyperlink ref="H12" r:id="rId3"/>
     <hyperlink ref="H13" r:id="rId4"/>
     <hyperlink ref="H14" r:id="rId5"/>
     <hyperlink ref="H15" r:id="rId6"/>
     <hyperlink ref="H17" r:id="rId7"/>
     <hyperlink ref="H24" r:id="rId8"/>
     <hyperlink ref="H25" r:id="rId9"/>
   </hyperlinks>
   <drawing r:id="rId10"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>