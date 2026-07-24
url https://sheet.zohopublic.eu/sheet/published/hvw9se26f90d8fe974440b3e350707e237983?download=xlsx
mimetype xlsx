--- v3 (2026-05-14)
+++ v4 (2026-07-24)
@@ -19,51 +19,50 @@
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="How to Use" r:id="rId1" sheetId="1"/>
     <sheet name="Parent Carer Primary" r:id="rId2" sheetId="2"/>
     <sheet name="Parent Carer Secondary" r:id="rId3" sheetId="3"/>
     <sheet name="Staff Primary" r:id="rId4" sheetId="4"/>
     <sheet name="Staff Secondary" r:id="rId5" sheetId="5"/>
     <sheet name="In Case of Emergency" r:id="rId6" sheetId="6"/>
   </sheets>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="976">
   <si>
     <t>Thank You for Downloading Our Push Notification Resource!</t>
   </si>
   <si>
     <t>The aim of this is to allow you to encourage your users to engage with the safeguarding content in your Safer Schools NI App and make Notifications from the app a regular part of your school community. We know it's not always easy to think of what to write, so this resource allows you to simply copy and paste, and suggests where in the App content you could direct your users. This page will explain how this bank of notifications works and how it should be used.</t>
   </si>
   <si>
     <t>The Notifications shown in this resource have been divided by audience using the tabs on the bottom, allowing you to send relevant notifications to parents or primary or secondary pupils or to your staff, ensuring the content is relevant to the audience that will be seeing it. In the cases of the seasonal themes, the notifications may mirror each other to parents and staff. Additionally, you can filter and select based on the Notification Topic also using the filters at the top of each column.</t>
   </si>
   <si>
     <t>Additional Help and Resources</t>
   </si>
   <si>
     <t>Read about Making and Using Push notifications 👉🏻</t>
   </si>
   <si>
     <t>https://support.ineqe.com/ssni-push-notifications</t>
   </si>
   <si>
     <t>Further help and support as a school Admin 👉🏻</t>
@@ -3630,63 +3629,63 @@
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet3.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet4.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet5.xml" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet6.xml" Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image1.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image2.png" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image3.png" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image4.png" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image5.png" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image5.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image6.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image5.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image7.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image5.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image5.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image8.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image5.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image9.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1422400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>118872</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6817360" cy="3511296"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
@@ -4611,87 +4610,86 @@
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
     </row>
     <row r="40" customHeight="1" ht="364.0">
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
     </row>
     <row r="41" customHeight="1" ht="19.0"/>
     <row r="42" customHeight="1" ht="49.0"/>
     <row r="43" customHeight="1" ht="50.0"/>
     <row r="44" customHeight="1" ht="63.0"/>
     <row r="45" customHeight="1" ht="104.0"/>
     <row r="46" customHeight="1" ht="27.0"/>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="C22:G23"/>
-[...8 lines deleted...]
-    <mergeCell ref="C25:L25"/>
     <mergeCell ref="C19:L19"/>
     <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C25:L25"/>
+    <mergeCell ref="C28:G29"/>
+    <mergeCell ref="C27:H27"/>
     <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:G23"/>
+    <mergeCell ref="C12:L12"/>
+    <mergeCell ref="C2:L2"/>
+    <mergeCell ref="C3:L3"/>
+    <mergeCell ref="C31:L31"/>
+    <mergeCell ref="C4:L4"/>
+    <mergeCell ref="C6:H6"/>
     <mergeCell ref="C33:G35"/>
     <mergeCell ref="C37:L37"/>
     <mergeCell ref="C39:G39"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="F7:J7"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="I15:K15"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G16:G17">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H16:H17">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId1"/>
     <hyperlink ref="F8" r:id="rId2"/>
   </hyperlinks>
   <drawing r:id="rId3"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="40" width="5.16"/>
     <col min="2" max="2" style="41" width="16.82"/>
     <col min="3" max="3" style="42" width="21.72"/>
     <col min="4" max="4" style="43" width="21.72"/>
     <col min="5" max="5" style="43" width="35.37"/>
     <col min="6" max="6" style="43" width="30.6"/>
     <col min="7" max="7" style="44" width="79.1"/>
     <col min="8" max="8" style="43" width="43.45"/>
     <col min="9" max="9" style="43" width="43.45"/>
     <col min="10" max="10" style="43" width="61.47"/>
     <col min="11" max="1025" style="40" width="21.72"/>
   </cols>
@@ -7323,51 +7321,50 @@
     <hyperlink ref="J59" r:id="rId17"/>
     <hyperlink ref="J63" r:id="rId18"/>
     <hyperlink ref="J66" r:id="rId19"/>
     <hyperlink ref="J67" r:id="rId20"/>
     <hyperlink ref="J68" r:id="rId21"/>
     <hyperlink ref="J70" r:id="rId22"/>
     <hyperlink ref="J71" r:id="rId23"/>
     <hyperlink ref="J72" r:id="rId24"/>
     <hyperlink ref="J73" r:id="rId25"/>
     <hyperlink ref="J74" r:id="rId26"/>
     <hyperlink ref="J76" r:id="rId27"/>
     <hyperlink ref="J78" r:id="rId28"/>
     <hyperlink ref="J79" r:id="rId29"/>
     <hyperlink ref="J80" r:id="rId30"/>
     <hyperlink ref="J81" r:id="rId31"/>
     <hyperlink ref="J86" r:id="rId32"/>
     <hyperlink ref="J87" r:id="rId33"/>
     <hyperlink ref="J88" r:id="rId34"/>
     <hyperlink ref="J91" r:id="rId35"/>
     <hyperlink ref="J93" r:id="rId36"/>
     <hyperlink ref="J95" r:id="rId37"/>
     <hyperlink ref="J97" r:id="rId38"/>
     <hyperlink ref="J98" r:id="rId39"/>
   </hyperlinks>
   <drawing r:id="rId40"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="40" width="5.16"/>
     <col min="2" max="2" style="71" width="16.82"/>
     <col min="3" max="3" style="43" width="21.72"/>
     <col min="4" max="4" style="43" width="21.72"/>
     <col min="5" max="5" style="43" width="35.37"/>
     <col min="6" max="6" style="43" width="30.6"/>
     <col min="7" max="7" style="44" width="67.97"/>
     <col min="8" max="8" style="43" width="43.45"/>
     <col min="9" max="9" style="42" width="43.45"/>
     <col min="10" max="10" style="43" width="43.45"/>
     <col min="11" max="1025" style="40" width="21.72"/>
   </cols>
@@ -9927,51 +9924,50 @@
     <hyperlink ref="J45" r:id="rId16"/>
     <hyperlink ref="J49" r:id="rId17"/>
     <hyperlink ref="J54" r:id="rId18"/>
     <hyperlink ref="J56" r:id="rId19"/>
     <hyperlink ref="J58" r:id="rId20"/>
     <hyperlink ref="J59" r:id="rId21"/>
     <hyperlink ref="J61" r:id="rId22"/>
     <hyperlink ref="J62" r:id="rId23"/>
     <hyperlink ref="J63" r:id="rId24"/>
     <hyperlink ref="J65" r:id="rId25"/>
     <hyperlink ref="J66" r:id="rId26"/>
     <hyperlink ref="J68" r:id="rId27"/>
     <hyperlink ref="J70" r:id="rId28"/>
     <hyperlink ref="J71" r:id="rId29"/>
     <hyperlink ref="J72" r:id="rId30"/>
     <hyperlink ref="J73" r:id="rId31"/>
     <hyperlink ref="J74" r:id="rId32"/>
     <hyperlink ref="J77" r:id="rId33"/>
     <hyperlink ref="J79" r:id="rId34"/>
     <hyperlink ref="J80" r:id="rId35"/>
     <hyperlink ref="J81" r:id="rId36"/>
     <hyperlink ref="J88" r:id="rId37"/>
     <hyperlink ref="J89" r:id="rId38"/>
   </hyperlinks>
   <drawing r:id="rId39"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J92"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="40" width="5.16"/>
     <col min="2" max="2" style="76" width="16.82"/>
     <col min="3" max="3" style="77" width="21.72"/>
     <col min="4" max="4" style="75" width="21.72"/>
     <col min="5" max="5" style="75" width="35.37"/>
     <col min="6" max="6" style="75" width="30.6"/>
     <col min="7" max="7" style="78" width="67.97"/>
     <col min="8" max="8" style="75" width="43.45"/>
     <col min="9" max="10" style="75" width="43.45"/>
     <col min="11" max="1025" style="40" width="21.72"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="1">
       <c r="B1" s="79"/>
@@ -12479,51 +12475,50 @@
     <hyperlink ref="J52" r:id="rId20"/>
     <hyperlink ref="J53" r:id="rId21"/>
     <hyperlink ref="J57" r:id="rId22"/>
     <hyperlink ref="J58" r:id="rId23"/>
     <hyperlink ref="J59" r:id="rId24"/>
     <hyperlink ref="J61" r:id="rId25"/>
     <hyperlink ref="J62" r:id="rId26"/>
     <hyperlink ref="J64" r:id="rId27"/>
     <hyperlink ref="J65" r:id="rId28"/>
     <hyperlink ref="J68" r:id="rId29"/>
     <hyperlink ref="J69" r:id="rId30"/>
     <hyperlink ref="J70" r:id="rId31"/>
     <hyperlink ref="J71" r:id="rId32"/>
     <hyperlink ref="J72" r:id="rId33"/>
     <hyperlink ref="J73" r:id="rId34"/>
     <hyperlink ref="J77" r:id="rId35"/>
     <hyperlink ref="J78" r:id="rId36"/>
     <hyperlink ref="J79" r:id="rId37"/>
     <hyperlink ref="J81" r:id="rId38"/>
     <hyperlink ref="J82" r:id="rId39"/>
     <hyperlink ref="J84" r:id="rId40"/>
     <hyperlink ref="J89" r:id="rId41"/>
     <hyperlink ref="J90" r:id="rId42"/>
   </hyperlinks>
   <drawing r:id="rId43"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="40" width="5.16"/>
     <col min="2" max="2" style="76" width="16.95"/>
     <col min="3" max="3" style="77" width="21.72"/>
     <col min="4" max="4" style="75" width="21.72"/>
     <col min="5" max="5" style="75" width="35.37"/>
     <col min="6" max="6" style="75" width="30.6"/>
     <col min="7" max="7" style="78" width="67.97"/>
     <col min="8" max="8" style="75" width="43.45"/>
     <col min="9" max="10" style="75" width="43.45"/>
     <col min="11" max="1025" style="40" width="21.72"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="1">
       <c r="B1" s="79"/>
@@ -14927,51 +14922,50 @@
     <hyperlink ref="J48" r:id="rId20"/>
     <hyperlink ref="J53" r:id="rId21"/>
     <hyperlink ref="J54" r:id="rId22"/>
     <hyperlink ref="J56" r:id="rId23"/>
     <hyperlink ref="J57" r:id="rId24"/>
     <hyperlink ref="J58" r:id="rId25"/>
     <hyperlink ref="J60" r:id="rId26"/>
     <hyperlink ref="J61" r:id="rId27"/>
     <hyperlink ref="J63" r:id="rId28"/>
     <hyperlink ref="J65" r:id="rId29"/>
     <hyperlink ref="J66" r:id="rId30"/>
     <hyperlink ref="J67" r:id="rId31"/>
     <hyperlink ref="J68" r:id="rId32"/>
     <hyperlink ref="J69" r:id="rId33"/>
     <hyperlink ref="J70" r:id="rId34"/>
     <hyperlink ref="J73" r:id="rId35"/>
     <hyperlink ref="J74" r:id="rId36"/>
     <hyperlink ref="J75" r:id="rId37"/>
     <hyperlink ref="J76" r:id="rId38"/>
     <hyperlink ref="J77" r:id="rId39"/>
     <hyperlink ref="J80" r:id="rId40"/>
     <hyperlink ref="J85" r:id="rId41"/>
     <hyperlink ref="J86" r:id="rId42"/>
   </hyperlinks>
   <drawing r:id="rId43"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="1" width="10.86"/>
     <col min="2" max="2" style="14" width="27.55"/>
     <col min="3" max="3" style="14" width="25.3"/>
     <col min="4" max="4" style="14" width="62.8"/>
     <col min="5" max="5" style="14" width="18.94"/>
     <col min="6" max="6" style="14" width="40.01"/>
     <col min="7" max="7" style="14" width="40.27"/>
     <col min="8" max="8" style="14" width="50.21"/>
     <col min="9" max="1025" style="1" width="10.86"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0">
       <c r="B1" s="79"/>
       <c r="C1" s="79"/>
@@ -15455,40 +15449,39 @@
   <dataValidations count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G5:G6 C7:C8 G9:G12 C10:C25">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="list" sqref="E5:E25">
       <formula1>"Parent Primary,Parent Secondary,All Parents,Staff Primary,Staff Secondary,All Staff,All Adults"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H5:H25 D7:D8 D10:D25">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H8" r:id="rId1"/>
     <hyperlink ref="H11" r:id="rId2"/>
     <hyperlink ref="H12" r:id="rId3"/>
     <hyperlink ref="H13" r:id="rId4"/>
     <hyperlink ref="H14" r:id="rId5"/>
     <hyperlink ref="H15" r:id="rId6"/>
     <hyperlink ref="H17" r:id="rId7"/>
     <hyperlink ref="H24" r:id="rId8"/>
     <hyperlink ref="H25" r:id="rId9"/>
   </hyperlinks>
   <drawing r:id="rId10"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>