--- v4 (2026-07-24)
+++ v5 (2026-09-13)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="How to Use" r:id="rId1" sheetId="1"/>
     <sheet name="Parent Carer Primary" r:id="rId2" sheetId="2"/>
     <sheet name="Parent Carer Secondary" r:id="rId3" sheetId="3"/>
     <sheet name="Staff Primary" r:id="rId4" sheetId="4"/>
     <sheet name="Staff Secondary" r:id="rId5" sheetId="5"/>
     <sheet name="In Case of Emergency" r:id="rId6" sheetId="6"/>
   </sheets>
 </workbook>
 </file>
 
@@ -143,50 +144,51 @@
   </si>
   <si>
     <t>Family Screen Time Pack</t>
   </si>
   <si>
     <t>Copy and paste this link if you wish to direct here instead into the "News and Updates" location option</t>
   </si>
   <si>
     <t xml:space="preserve">To send this notification to your School Community, follow these steps: </t>
   </si>
   <si>
     <t>Step 1</t>
   </si>
   <si>
     <t>Select your audience from the list at the top</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">NOTE </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Roboto Regular"/>
       </rPr>
       <t>that if you're sending your users to in-app content you can only send Push Notifications to one role at a time.</t>
     </r>
   </si>
   <si>
     <t>Step 2</t>
   </si>
   <si>
     <t>Copy and paste the desired Title and Body text from the resource into the appropriate boxes.</t>
   </si>
   <si>
     <t>Step 3</t>
   </si>
   <si>
     <t>Select Online Safety Guidance from the list of Locations, or whichever location is specified on the Push Notification you wish to send. Then select the appropriate resulting options. Here, we'll select Page then Need to Know then Screen Smart.</t>
   </si>
   <si>
     <t>Click Send!</t>
   </si>
   <si>
     <t>The notification will appear like this on your user's devices and then take them where you have designated!</t>
   </si>
   <si>
     <t>August</t>
@@ -3022,379 +3024,391 @@
     <t>online safety guidance &gt; the online world &gt; Online Reporting</t>
   </si>
   <si>
     <t>Viral Online Trend Concern</t>
   </si>
   <si>
     <t>Reported Viral Trend</t>
   </si>
   <si>
     <t>We're aware of a Viral Trend that is being attempted by pupils. If you've any doubt on how to respond, contact the DSL.</t>
   </si>
   <si>
     <t>online safety guidance &gt; the online world &gt; viral online challenges</t>
   </si>
   <si>
     <t>Responding to Online Challenges article</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt formatCode="mmm-yy" numFmtId="164"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="12"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color rgb="FF0D1B30"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF0D1B30"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF0D1B30"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="16"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF467886"/>
+      <color theme="10"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF0D1B30"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color rgb="FFFFFFFF"/>
+      <color theme="0"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto Regular"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF0D1B30"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="14"/>
-      <color rgb="FF467886"/>
+      <color theme="10"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto Regular"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <name val="Roboto Regular"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0D1B30"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFBE3D6"/>
+        <fgColor theme="5" tint="0.8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBF4E9E"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor theme="0" tint="-0.05"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </left>
       <right style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </right>
       <top style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </left>
       <right style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </right>
       <top style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
         <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </left>
       <right style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </right>
       <top style="thin">
-        <color rgb="FFBFBFBF"/>
+        <color theme="0" tint="-0.25"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFBFBFBF"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="91">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0">
@@ -3435,239 +3449,257 @@
     </xf>
     <xf borderId="0" fillId="3" fontId="6" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="6" fontId="12" numFmtId="164" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="6" fontId="12" numFmtId="164" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="12" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="12" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="12" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="12" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf borderId="6" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf borderId="4" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf borderId="0" fillId="3" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="3" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="14" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="3" fontId="15" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="7" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="6" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="6" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="6" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="6" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="8" fillId="7" fontId="9" numFmtId="0" xfId="0">
+    <xf borderId="8" fillId="7" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="9" fillId="7" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="9" fillId="7" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="10" fillId="7" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="10" fillId="7" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="11" fillId="3" fontId="9" numFmtId="0" xfId="0">
+    <xf borderId="11" fillId="3" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="4" fillId="3" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="4" fillId="3" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="3" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="9" numFmtId="0" xfId="0">
+    <xf borderId="12" fillId="3" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="3" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="3" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="7" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="13" fillId="7" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="16" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="3" fontId="17" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="3" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="3" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="9" numFmtId="164" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="3" fontId="7" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="17" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="3" fontId="18" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="0" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="18" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="3" fontId="19" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="164" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="11" fillId="3" fontId="19" numFmtId="0" xfId="0">
+    <xf borderId="11" fillId="3" fontId="20" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet3.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet4.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet5.xml" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet6.xml" Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet3.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet4.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet5.xml" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet6.xml" Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Target="theme/theme1.xml" Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image1.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image2.png" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image3.png" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image4.png" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Target="../media/image5.png" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image6.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image7.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image5.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image8.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image9.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
@@ -3954,89 +3986,399 @@
     </xdr:from>
     <xdr:ext cx="2143760" cy="1060704"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image5"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.ineqe.com/ssni-push-notifications" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.ineqe.com/safer-schools-ni#support-for-school-admins" TargetMode="External"/><Relationship Target="../drawings/drawing1.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/SSNI-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=report&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/01/mychildsfirstdevice3-scaled.jpg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/SAFER%20SCHOOLS%20NI/SSNIChristmasActivityPack2021-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/home-learning-hub/secondary-aged-children/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/EmotionsJournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=parental+controls&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/gratitudejournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/valentines-day-puns/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/Safer%20Schools/Trusted%20Adult%20Teach%20and%20Home%20Hub/primary-posters-combined-TA.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/Safer%20Schools/Trusted%20Adult%20Teach%20and%20Home%20Hub/primary-posters-combined-TA.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Gaming_Infographic_web-scaled.jpg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_NI-1.jpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/summertime-screentime/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2020/03/shouldyoustreamitv2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/h2privacy/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/safer-internet-day-2024/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Fifa-Guide-20222-1-scaled.jpg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/chatGPT_shareable2-scaled.jpg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Andrew-Tate-Shareable_NI.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/chatGPT_shareable2-scaled.jpg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/SSNI-EXAM-STRESS-scaled.jpg" TargetMode="External"/><Relationship Target="../drawings/drawing2.xml" Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/connected-christmas-our-gifts-to-you/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Sextortion_2023_SSNI-scaled.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-toolkit-for-children/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ableprod.blob.core.windows.net/apps/zm/pdfs/age-limit-13-v1.0.1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2021/11/What-Are-Your-Words-Worth-SSNI-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YX4RVOGbACk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=safe+search&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/gratitudejournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/valentines-day-puns/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Reddit_2023_SaferSchoolsNI-2-scaled.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/selfhelpapps_SSNI.jpg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/snapchat-live-location/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursaferschools.co.uk/wp-content/uploads/2020/03/shouldyoustreamitv2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/h2privacy/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q-eZcVFyNsI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/05/Passwords-101_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=purchase&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Social_Media_101_NI-1-scaled.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/chatGPT_shareable2-scaled.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/SSNI-EXAM-STRESS-scaled.jpg" TargetMode="External"/><Relationship Target="../drawings/drawing3.xml" Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/508862040" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/connected-christmas-our-gifts-to-you/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/SAFER%20SCHOOLS%20NI/SSNIChristmasActivityPack2021-1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/transfer-test-results/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/talking-to-young-people-about-mental-health/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/PEGI%20Primary%20LP.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/EmotionsJournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/Safer%20Schools/Trusted%20Adult%20Teach%20and%20Home%20Hub/lesson-plan-scenarios-additional-info.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#primary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/gratitudejournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn2.hubspot.net/hubfs/4019268/Lessons/Teach%20Hub/Teach%20Hub%20Online%20Bullying/Primary%20Online%20Bullying%20LP.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/valentines-day-puns/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#primary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teacher-targeted-bullying-on-tiktok/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#primary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Pc-B6bm8Qyc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#primary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f.hubspotusercontent10.net/hubfs/4019268/PEGI%20Primary%20LP.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/snapchat-live-location/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/CSE2022_SSNI.png" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/chatGPT_shareable2-scaled.jpg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/SSNI-Virtual-Friendships.jpg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/summertime-screentime/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#primary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=purchase&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Pc-B6bm8Qyc" TargetMode="External"/><Relationship Target="../drawings/drawing4.xml" Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/first-phone/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/exam-results-dealing-with-disappointment-in-the-digital-world/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=purchases&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/connected-christmas-our-gifts-to-you/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/07/Sextortion_2023_SSNI.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/new-digital-resolutions-2024/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn2.hubspot.net/hubfs/4019268/Lessons/Home%20Learning%20Hub/HLH%20Age%20Verification/Age%20Verification%20Worksheet%20and%20Homework%20HLH.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/childrens-mental-health-week-2022/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/EmotionsJournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/02/gratitudejournalSSNI.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/valentines-day-puns/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teacher-targeted-bullying-on-tiktok/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn2.hubspot.net/hubfs/4019268/Lessons/Home%20Learning%20Hub/HLH%20Age%20Verification/Age%20Verification%20Lesson%20Plan%20HLH.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2022/04/Screen_Time_Pack_NI.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/snapchat-live-location/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/CSE2022_SSNI.png" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/chatGPT_shareable2-scaled.jpg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theonlinesafetyshow.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/summertime-screentime/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/#secondary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/?s=purchase&amp;post_type%5B%5D=any&amp;search_limit_to_post_titles=0&amp;live_min_character=4&amp;live_posts_per_page=100&amp;live_search_display_featured_image=0&amp;live_search_display_post_type=0&amp;fs=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oursafetycentre.co.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/guide-to-esports/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Cybersecurity-BuzzwordsNI.jpg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YX4RVOGbACk&amp;t=26s" TargetMode="External"/><Relationship Target="../drawings/drawing5.xml" Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/teach-hub/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/cyber-security-threats/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/dealing-with-cyberbullying/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/dealing-with-cyberbullying/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/Shareable_Group-chats_NI-1.jpg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/wp-content/uploads/2023/11/CSE2022_SSNI.png" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/responding-to-online-challenges/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferschoolsni.co.uk/responding-to-online-challenges/" TargetMode="External"/><Relationship Target="../drawings/drawing6.xml" Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="1" width="18.81"/>
-[...11 lines deleted...]
-    <col min="14" max="1025" style="1" width="18.81"/>
+    <col min="1" max="1" style="1" width="19.34"/>
+    <col min="2" max="2" style="1" width="5.16"/>
+    <col min="3" max="3" style="1" width="19.34"/>
+    <col min="4" max="4" style="1" width="19.34"/>
+    <col min="5" max="5" style="1" width="22.52"/>
+    <col min="6" max="6" style="1" width="21.33"/>
+    <col min="7" max="7" style="1" width="19.34"/>
+    <col min="8" max="8" style="1" width="37.89"/>
+    <col min="9" max="9" style="1" width="23.05"/>
+    <col min="10" max="11" style="1" width="23.05"/>
+    <col min="12" max="12" style="1" width="20.4"/>
+    <col min="13" max="13" style="1" width="5.03"/>
+    <col min="14" max="1025" style="1" width="19.34"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="112.0">
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" customHeight="1" ht="59.0">
       <c r="B2" s="4"/>
       <c r="C2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" customHeight="1" ht="107.0">
       <c r="B3" s="4"/>
@@ -4244,3069 +4586,3069 @@
       <c r="I15" s="24" t="s">
         <v>22</v>
       </c>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="20"/>
       <c r="M15" s="4"/>
     </row>
     <row r="16" ht="132.0">
       <c r="B16" s="4"/>
       <c r="C16" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="H16" s="27" t="s">
+      <c r="H16" s="28" t="s">
         <v>28</v>
       </c>
       <c r="I16" s="27" t="s">
         <v>29</v>
       </c>
       <c r="J16" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="K16" s="28" t="s">
+      <c r="K16" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="L16" s="29"/>
+      <c r="L16" s="30"/>
       <c r="M16" s="4"/>
     </row>
     <row r="17" customHeight="1" ht="32.0">
       <c r="B17" s="4"/>
-      <c r="C17" s="30"/>
-[...8 lines deleted...]
-      <c r="L17" s="29"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="30"/>
       <c r="M17" s="4"/>
     </row>
     <row r="18" customHeight="1" ht="27.0"/>
-    <row r="19" customHeight="1" ht="46.0" customFormat="1" s="31">
+    <row r="19" customHeight="1" ht="46.0" customFormat="1" s="33">
       <c r="B19" s="15"/>
-      <c r="C19" s="32" t="s">
+      <c r="C19" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="D19" s="32"/>
-[...7 lines deleted...]
-      <c r="L19" s="32"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
       <c r="M19" s="15"/>
     </row>
     <row r="20" customHeight="1" ht="37.0">
       <c r="B20" s="4"/>
-      <c r="C20" s="33" t="s">
+      <c r="C20" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="34"/>
-      <c r="E20" s="34"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
     </row>
     <row r="21" ht="23.0">
       <c r="B21" s="4"/>
-      <c r="C21" s="35" t="s">
+      <c r="C21" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="35"/>
-[...1 lines deleted...]
-      <c r="F21" s="35"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
     </row>
     <row r="22" customHeight="1" ht="16.0">
       <c r="B22" s="4"/>
-      <c r="C22" s="36" t="s">
+      <c r="C22" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="36"/>
-[...2 lines deleted...]
-      <c r="G22" s="36"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
     </row>
     <row r="23" customHeight="1" ht="28.0">
       <c r="B23" s="4"/>
-      <c r="C23" s="36"/>
-[...3 lines deleted...]
-      <c r="G23" s="36"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
     </row>
     <row r="24" customHeight="1" ht="221.0">
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
     </row>
     <row r="25" customHeight="1" ht="26.0">
       <c r="B25" s="4"/>
-      <c r="C25" s="37"/>
-[...8 lines deleted...]
-      <c r="L25" s="37"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
       <c r="M25" s="4"/>
     </row>
     <row r="26" customHeight="1" ht="31.0">
       <c r="B26" s="4"/>
-      <c r="C26" s="33" t="s">
+      <c r="C26" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="D26" s="34"/>
-      <c r="E26" s="34"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
     </row>
     <row r="27" ht="23.0">
       <c r="B27" s="4"/>
-      <c r="C27" s="35" t="s">
+      <c r="C27" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="D27" s="35"/>
-[...3 lines deleted...]
-      <c r="H27" s="35"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
     </row>
     <row r="28">
       <c r="B28" s="4"/>
-      <c r="C28" s="36"/>
-[...3 lines deleted...]
-      <c r="G28" s="36"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
     </row>
     <row r="29" customHeight="1" ht="27.0">
       <c r="B29" s="4"/>
-      <c r="C29" s="36"/>
-[...3 lines deleted...]
-      <c r="G29" s="36"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
     </row>
     <row r="30" customHeight="1" ht="219.0">
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
     </row>
     <row r="31" customHeight="1" ht="26.0">
       <c r="B31" s="4"/>
-      <c r="C31" s="37"/>
-[...8 lines deleted...]
-      <c r="L31" s="37"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" customHeight="1" ht="37.0">
       <c r="B32" s="4"/>
-      <c r="C32" s="33" t="s">
+      <c r="C32" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="D32" s="34"/>
-      <c r="E32" s="34"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
     </row>
     <row r="33" customHeight="1" ht="11.0">
       <c r="B33" s="4"/>
       <c r="C33" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
-      <c r="H33" s="38"/>
+      <c r="H33" s="40"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
     </row>
     <row r="34" customHeight="1" ht="16.0">
       <c r="B34" s="4"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
     </row>
     <row r="35" customHeight="1" ht="61.0">
       <c r="B35" s="4"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
     </row>
     <row r="36" customHeight="1" ht="179.0">
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
     </row>
     <row r="37" customHeight="1" ht="26.0">
       <c r="B37" s="4"/>
-      <c r="C37" s="37"/>
-[...8 lines deleted...]
-      <c r="L37" s="37"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
       <c r="M37" s="4"/>
     </row>
     <row r="38" ht="26.0">
       <c r="B38" s="4"/>
-      <c r="C38" s="33" t="s">
+      <c r="C38" s="35" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
     </row>
     <row r="39" customHeight="1" ht="44.0">
       <c r="B39" s="4"/>
-      <c r="C39" s="39" t="s">
+      <c r="C39" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="D39" s="39"/>
-[...2 lines deleted...]
-      <c r="G39" s="39"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
     </row>
     <row r="40" customHeight="1" ht="364.0">
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
     </row>
     <row r="41" customHeight="1" ht="19.0"/>
     <row r="42" customHeight="1" ht="49.0"/>
     <row r="43" customHeight="1" ht="50.0"/>
     <row r="44" customHeight="1" ht="63.0"/>
     <row r="45" customHeight="1" ht="104.0"/>
     <row r="46" customHeight="1" ht="27.0"/>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="C19:L19"/>
-    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C12:L12"/>
+    <mergeCell ref="C22:G23"/>
+    <mergeCell ref="C27:H27"/>
     <mergeCell ref="C25:L25"/>
+    <mergeCell ref="C6:H6"/>
     <mergeCell ref="C28:G29"/>
-    <mergeCell ref="C27:H27"/>
-[...2 lines deleted...]
-    <mergeCell ref="C12:L12"/>
     <mergeCell ref="C2:L2"/>
     <mergeCell ref="C3:L3"/>
     <mergeCell ref="C31:L31"/>
     <mergeCell ref="C4:L4"/>
-    <mergeCell ref="C6:H6"/>
-    <mergeCell ref="C33:G35"/>
+    <mergeCell ref="C19:L19"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C15:D15"/>
     <mergeCell ref="C37:L37"/>
     <mergeCell ref="C39:G39"/>
+    <mergeCell ref="C33:G35"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="F7:J7"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="I15:K15"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G16:G17">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H16:H17">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="F7" r:id="rId1"/>
     <hyperlink ref="F8" r:id="rId2"/>
   </hyperlinks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="40" width="5.16"/>
-[...9 lines deleted...]
-    <col min="11" max="1025" style="40" width="21.72"/>
+    <col min="1" max="1" style="42" width="5.69"/>
+    <col min="2" max="2" style="43" width="17.35"/>
+    <col min="3" max="3" style="44" width="22.25"/>
+    <col min="4" max="4" style="45" width="22.25"/>
+    <col min="5" max="5" style="45" width="35.9"/>
+    <col min="6" max="6" style="45" width="31.13"/>
+    <col min="7" max="7" style="46" width="79.63"/>
+    <col min="8" max="8" style="45" width="43.98"/>
+    <col min="9" max="9" style="45" width="43.98"/>
+    <col min="10" max="10" style="45" width="62.0"/>
+    <col min="11" max="1025" style="42" width="22.25"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="G1" s="3"/>
     </row>
-    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="45">
+    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B3" s="47" t="s">
+    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B3" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="48" t="s">
+      <c r="C3" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="D3" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="48" t="s">
+      <c r="E3" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="49" t="s">
+      <c r="F3" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="50" t="s">
+      <c r="G3" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="H3" s="50" t="s">
+      <c r="H3" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="J3" s="52" t="s">
+      <c r="J3" s="55" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B4" s="53" t="s">
+    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B4" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="E4" s="48" t="s">
+      <c r="E4" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="F4" s="48" t="s">
+      <c r="F4" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="G4" s="48" t="s">
+      <c r="G4" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="48" t="s">
+      <c r="H4" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="I4" s="54"/>
-[...3 lines deleted...]
-      <c r="B5" s="47" t="s">
+      <c r="I4" s="57"/>
+      <c r="J4" s="58"/>
+    </row>
+    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B5" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="48" t="s">
+      <c r="C5" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="D5" s="48" t="s">
+      <c r="D5" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="E5" s="48" t="s">
+      <c r="E5" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="F5" s="48" t="s">
+      <c r="F5" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="G5" s="48" t="s">
+      <c r="G5" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="H5" s="48" t="s">
+      <c r="H5" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="I5" s="56" t="s">
+      <c r="I5" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="J5" s="57" t="s">
+      <c r="J5" s="60" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B6" s="47" t="s">
+    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B6" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="48" t="s">
+      <c r="D6" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="E6" s="48" t="s">
+      <c r="E6" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="F6" s="48" t="s">
+      <c r="F6" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="G6" s="48" t="s">
+      <c r="G6" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="H6" s="48" t="s">
+      <c r="H6" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="I6" s="56" t="s">
+      <c r="I6" s="59" t="s">
         <v>67</v>
       </c>
-      <c r="J6" s="57" t="s">
+      <c r="J6" s="60" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B7" s="53" t="s">
+    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B7" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="53" t="s">
+      <c r="C7" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="D7" s="48" t="s">
+      <c r="D7" s="50" t="s">
         <v>70</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>71</v>
       </c>
-      <c r="F7" s="48" t="s">
+      <c r="F7" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="G7" s="48" t="s">
+      <c r="G7" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="H7" s="58" t="s">
+      <c r="H7" s="61" t="s">
         <v>74</v>
       </c>
-      <c r="I7" s="59"/>
-[...3 lines deleted...]
-      <c r="B8" s="47" t="s">
+      <c r="I7" s="62"/>
+      <c r="J7" s="63"/>
+    </row>
+    <row r="8" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B8" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="48" t="s">
+      <c r="C8" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="D8" s="48" t="s">
+      <c r="D8" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E8" s="48" t="s">
+      <c r="E8" s="50" t="s">
         <v>77</v>
       </c>
-      <c r="F8" s="48" t="s">
+      <c r="F8" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="G8" s="48" t="s">
+      <c r="G8" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="H8" s="48" t="s">
+      <c r="H8" s="50" t="s">
         <v>80</v>
       </c>
-      <c r="I8" s="48"/>
-[...3 lines deleted...]
-      <c r="B9" s="47" t="s">
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+    </row>
+    <row r="9" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B9" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="D9" s="48" t="s">
+      <c r="D9" s="50" t="s">
         <v>82</v>
       </c>
-      <c r="E9" s="48" t="s">
+      <c r="E9" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="F9" s="48" t="s">
+      <c r="F9" s="50" t="s">
         <v>84</v>
       </c>
-      <c r="G9" s="48" t="s">
+      <c r="G9" s="50" t="s">
         <v>85</v>
       </c>
-      <c r="H9" s="48" t="s">
+      <c r="H9" s="50" t="s">
         <v>86</v>
       </c>
-      <c r="I9" s="48"/>
-[...3 lines deleted...]
-      <c r="B10" s="47" t="s">
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+    </row>
+    <row r="10" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B10" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="48" t="s">
+      <c r="C10" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="D10" s="48" t="s">
+      <c r="D10" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="E10" s="48" t="s">
+      <c r="E10" s="50" t="s">
         <v>89</v>
       </c>
-      <c r="F10" s="48" t="s">
+      <c r="F10" s="50" t="s">
         <v>90</v>
       </c>
-      <c r="G10" s="48" t="s">
+      <c r="G10" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="H10" s="48" t="s">
+      <c r="H10" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="I10" s="56" t="s">
+      <c r="I10" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="J10" s="57" t="s">
+      <c r="J10" s="60" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B11" s="47" t="s">
+    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B11" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="48" t="s">
+      <c r="C11" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D11" s="48" t="s">
+      <c r="D11" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="E11" s="48" t="s">
+      <c r="E11" s="50" t="s">
         <v>97</v>
       </c>
-      <c r="F11" s="48" t="s">
+      <c r="F11" s="50" t="s">
         <v>98</v>
       </c>
-      <c r="G11" s="48" t="s">
+      <c r="G11" s="50" t="s">
         <v>99</v>
       </c>
-      <c r="H11" s="48" t="s">
+      <c r="H11" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="I11" s="56" t="s">
+      <c r="I11" s="59" t="s">
         <v>101</v>
       </c>
-      <c r="J11" s="61" t="s">
+      <c r="J11" s="64" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B12" s="47" t="s">
+    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B12" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="48" t="s">
+      <c r="C12" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D12" s="48" t="s">
+      <c r="D12" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="E12" s="48" t="s">
+      <c r="E12" s="50" t="s">
         <v>97</v>
       </c>
-      <c r="F12" s="48" t="s">
+      <c r="F12" s="50" t="s">
         <v>98</v>
       </c>
-      <c r="G12" s="48" t="s">
+      <c r="G12" s="50" t="s">
         <v>99</v>
       </c>
-      <c r="H12" s="48" t="s">
+      <c r="H12" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="I12" s="56" t="s">
+      <c r="I12" s="59" t="s">
         <v>103</v>
       </c>
-      <c r="J12" s="57" t="s">
+      <c r="J12" s="60" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B13" s="47" t="s">
+    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B13" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="48" t="s">
+      <c r="C13" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D13" s="48" t="s">
+      <c r="D13" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="E13" s="48" t="s">
+      <c r="E13" s="50" t="s">
         <v>97</v>
       </c>
-      <c r="F13" s="48" t="s">
+      <c r="F13" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="G13" s="48" t="s">
+      <c r="G13" s="50" t="s">
         <v>106</v>
       </c>
-      <c r="H13" s="48" t="s">
+      <c r="H13" s="50" t="s">
         <v>107</v>
       </c>
-      <c r="I13" s="48"/>
-[...3 lines deleted...]
-      <c r="B14" s="47" t="s">
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+    </row>
+    <row r="14" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B14" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C14" s="48" t="s">
+      <c r="C14" s="50" t="s">
         <v>108</v>
       </c>
-      <c r="D14" s="48" t="s">
+      <c r="D14" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="48" t="s">
+      <c r="E14" s="50" t="s">
         <v>109</v>
       </c>
-      <c r="F14" s="48" t="s">
+      <c r="F14" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="G14" s="48" t="s">
+      <c r="G14" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="H14" s="48" t="s">
+      <c r="H14" s="50" t="s">
         <v>112</v>
       </c>
-      <c r="I14" s="48" t="s">
+      <c r="I14" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="J14" s="62" t="s">
+      <c r="J14" s="65" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B15" s="47" t="s">
+    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B15" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="48" t="s">
+      <c r="C15" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="D15" s="48" t="s">
+      <c r="D15" s="50" t="s">
         <v>115</v>
       </c>
-      <c r="E15" s="48" t="s">
+      <c r="E15" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="F15" s="48" t="s">
+      <c r="F15" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="G15" s="48" t="s">
+      <c r="G15" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="H15" s="48" t="s">
+      <c r="H15" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="I15" s="56" t="s">
+      <c r="I15" s="59" t="s">
         <v>120</v>
       </c>
-      <c r="J15" s="57" t="s">
+      <c r="J15" s="60" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B16" s="47" t="s">
+    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B16" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="48" t="s">
+      <c r="C16" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="D16" s="48" t="s">
+      <c r="D16" s="50" t="s">
         <v>115</v>
       </c>
-      <c r="E16" s="48" t="s">
+      <c r="E16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="F16" s="48" t="s">
+      <c r="F16" s="50" t="s">
         <v>122</v>
       </c>
-      <c r="G16" s="48" t="s">
+      <c r="G16" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="H16" s="48" t="s">
+      <c r="H16" s="50" t="s">
         <v>123</v>
       </c>
-      <c r="I16" s="56" t="s">
+      <c r="I16" s="59" t="s">
         <v>124</v>
       </c>
-      <c r="J16" s="57" t="s">
+      <c r="J16" s="60" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="17" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B17" s="47" t="s">
+    <row r="17" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B17" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="48" t="s">
+      <c r="C17" s="50" t="s">
         <v>127</v>
       </c>
-      <c r="D17" s="48" t="s">
+      <c r="D17" s="50" t="s">
         <v>128</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>129</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>129</v>
       </c>
-      <c r="G17" s="48" t="s">
+      <c r="G17" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="H17" s="48" t="s">
+      <c r="H17" s="50" t="s">
         <v>131</v>
       </c>
-      <c r="I17" s="56" t="s">
+      <c r="I17" s="59" t="s">
         <v>132</v>
       </c>
-      <c r="J17" s="57" t="s">
+      <c r="J17" s="60" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="18" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B18" s="47" t="s">
+    <row r="18" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B18" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="C18" s="48" t="s">
+      <c r="C18" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D18" s="48" t="s">
+      <c r="D18" s="50" t="s">
         <v>82</v>
       </c>
-      <c r="E18" s="48" t="s">
+      <c r="E18" s="50" t="s">
         <v>135</v>
       </c>
-      <c r="F18" s="48" t="s">
+      <c r="F18" s="50" t="s">
         <v>136</v>
       </c>
-      <c r="G18" s="48" t="s">
+      <c r="G18" s="50" t="s">
         <v>137</v>
       </c>
-      <c r="H18" s="48" t="s">
+      <c r="H18" s="50" t="s">
         <v>138</v>
       </c>
-      <c r="I18" s="48"/>
-[...3 lines deleted...]
-      <c r="B19" s="47" t="s">
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+    </row>
+    <row r="19" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B19" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="C19" s="48" t="s">
+      <c r="C19" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D19" s="48" t="s">
+      <c r="D19" s="50" t="s">
         <v>139</v>
       </c>
-      <c r="E19" s="48" t="s">
+      <c r="E19" s="50" t="s">
         <v>135</v>
       </c>
-      <c r="F19" s="48" t="s">
+      <c r="F19" s="50" t="s">
         <v>140</v>
       </c>
-      <c r="G19" s="48" t="s">
+      <c r="G19" s="50" t="s">
         <v>141</v>
       </c>
-      <c r="H19" s="48" t="s">
+      <c r="H19" s="50" t="s">
         <v>123</v>
       </c>
-      <c r="I19" s="48" t="s">
+      <c r="I19" s="50" t="s">
         <v>142</v>
       </c>
-      <c r="J19" s="57" t="s">
+      <c r="J19" s="60" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B20" s="47" t="s">
+    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B20" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="53" t="s">
+      <c r="C20" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="D20" s="48" t="s">
+      <c r="D20" s="50" t="s">
         <v>145</v>
       </c>
-      <c r="E20" s="48" t="s">
+      <c r="E20" s="50" t="s">
         <v>146</v>
       </c>
-      <c r="F20" s="48" t="s">
+      <c r="F20" s="50" t="s">
         <v>147</v>
       </c>
-      <c r="G20" s="48" t="s">
+      <c r="G20" s="50" t="s">
         <v>148</v>
       </c>
-      <c r="H20" s="48"/>
-      <c r="I20" s="56" t="s">
+      <c r="H20" s="50"/>
+      <c r="I20" s="59" t="s">
         <v>149</v>
       </c>
-      <c r="J20" s="61" t="s">
+      <c r="J20" s="64" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B21" s="47" t="s">
+    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B21" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="C21" s="48" t="s">
+      <c r="C21" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="D21" s="48" t="s">
+      <c r="D21" s="50" t="s">
         <v>152</v>
       </c>
-      <c r="E21" s="48" t="s">
+      <c r="E21" s="50" t="s">
         <v>153</v>
       </c>
-      <c r="F21" s="48" t="s">
+      <c r="F21" s="50" t="s">
         <v>154</v>
       </c>
-      <c r="G21" s="48" t="s">
+      <c r="G21" s="50" t="s">
         <v>155</v>
       </c>
-      <c r="H21" s="48" t="s">
+      <c r="H21" s="50" t="s">
         <v>156</v>
       </c>
-      <c r="I21" s="63"/>
-[...3 lines deleted...]
-      <c r="B22" s="47" t="s">
+      <c r="I21" s="66"/>
+      <c r="J21" s="60"/>
+    </row>
+    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B22" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="C22" s="48" t="s">
+      <c r="C22" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="D22" s="48" t="s">
+      <c r="D22" s="50" t="s">
         <v>157</v>
       </c>
-      <c r="E22" s="48" t="s">
+      <c r="E22" s="50" t="s">
         <v>153</v>
       </c>
-      <c r="F22" s="48" t="s">
+      <c r="F22" s="50" t="s">
         <v>158</v>
       </c>
-      <c r="G22" s="48" t="s">
+      <c r="G22" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="H22" s="48" t="s">
+      <c r="H22" s="50" t="s">
         <v>160</v>
       </c>
-      <c r="I22" s="56" t="s">
+      <c r="I22" s="59" t="s">
         <v>161</v>
       </c>
-      <c r="J22" s="57" t="s">
+      <c r="J22" s="60" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B23" s="47" t="s">
+    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B23" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C23" s="48" t="s">
+      <c r="C23" s="50" t="s">
         <v>164</v>
       </c>
-      <c r="D23" s="48" t="s">
+      <c r="D23" s="50" t="s">
         <v>165</v>
       </c>
-      <c r="E23" s="48" t="s">
+      <c r="E23" s="50" t="s">
         <v>166</v>
       </c>
-      <c r="F23" s="48" t="s">
+      <c r="F23" s="50" t="s">
         <v>167</v>
       </c>
-      <c r="G23" s="48" t="s">
+      <c r="G23" s="50" t="s">
         <v>168</v>
       </c>
-      <c r="H23" s="48"/>
-      <c r="I23" s="56" t="s">
+      <c r="H23" s="50"/>
+      <c r="I23" s="59" t="s">
         <v>169</v>
       </c>
-      <c r="J23" s="57" t="s">
+      <c r="J23" s="60" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B24" s="47" t="s">
+    <row r="24" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B24" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C24" s="48" t="s">
+      <c r="C24" s="50" t="s">
         <v>171</v>
       </c>
-      <c r="D24" s="48" t="s">
+      <c r="D24" s="50" t="s">
         <v>172</v>
       </c>
-      <c r="E24" s="48" t="s">
+      <c r="E24" s="50" t="s">
         <v>173</v>
       </c>
-      <c r="F24" s="48" t="s">
+      <c r="F24" s="67" t="s">
         <v>174</v>
       </c>
-      <c r="G24" s="48" t="s">
+      <c r="G24" s="67" t="s">
         <v>175</v>
       </c>
-      <c r="H24" s="48"/>
-      <c r="I24" s="56" t="s">
+      <c r="H24" s="50"/>
+      <c r="I24" s="59" t="s">
         <v>176</v>
       </c>
-      <c r="J24" s="57" t="s">
+      <c r="J24" s="60" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B25" s="47" t="s">
+    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B25" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C25" s="48" t="s">
+      <c r="C25" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="D25" s="48" t="s">
+      <c r="D25" s="50" t="s">
         <v>178</v>
       </c>
-      <c r="E25" s="48" t="s">
+      <c r="E25" s="50" t="s">
         <v>179</v>
       </c>
-      <c r="F25" s="48" t="s">
+      <c r="F25" s="67" t="s">
         <v>180</v>
       </c>
-      <c r="G25" s="48" t="s">
+      <c r="G25" s="67" t="s">
         <v>181</v>
       </c>
-      <c r="H25" s="48" t="s">
+      <c r="H25" s="50" t="s">
         <v>182</v>
       </c>
-      <c r="I25" s="48"/>
-[...3 lines deleted...]
-      <c r="B26" s="47" t="s">
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+    </row>
+    <row r="26" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B26" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C26" s="48" t="s">
+      <c r="C26" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="48" t="s">
+      <c r="D26" s="50" t="s">
         <v>178</v>
       </c>
-      <c r="E26" s="48" t="s">
+      <c r="E26" s="50" t="s">
         <v>179</v>
       </c>
-      <c r="F26" s="48" t="s">
+      <c r="F26" s="67" t="s">
         <v>180</v>
       </c>
-      <c r="G26" s="48" t="s">
+      <c r="G26" s="67" t="s">
         <v>183</v>
       </c>
-      <c r="H26" s="48" t="s">
+      <c r="H26" s="50" t="s">
         <v>184</v>
       </c>
-      <c r="I26" s="48"/>
-[...3 lines deleted...]
-      <c r="B27" s="47" t="s">
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+    </row>
+    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B27" s="49" t="s">
         <v>185</v>
       </c>
-      <c r="C27" s="48" t="s">
+      <c r="C27" s="50" t="s">
         <v>186</v>
       </c>
-      <c r="D27" s="48" t="s">
+      <c r="D27" s="50" t="s">
         <v>187</v>
       </c>
       <c r="E27" s="27" t="s">
         <v>188</v>
       </c>
-      <c r="F27" s="48" t="s">
+      <c r="F27" s="67" t="s">
         <v>189</v>
       </c>
-      <c r="G27" s="48" t="s">
+      <c r="G27" s="67" t="s">
         <v>190</v>
       </c>
-      <c r="H27" s="48" t="s">
+      <c r="H27" s="50" t="s">
         <v>191</v>
       </c>
-      <c r="I27" s="48"/>
-[...3 lines deleted...]
-      <c r="B28" s="47" t="s">
+      <c r="I27" s="67"/>
+      <c r="J27" s="68"/>
+    </row>
+    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B28" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C28" s="48" t="s">
+      <c r="C28" s="50" t="s">
         <v>192</v>
       </c>
-      <c r="D28" s="48" t="s">
+      <c r="D28" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="E28" s="48" t="s">
+      <c r="E28" s="50" t="s">
         <v>193</v>
       </c>
-      <c r="F28" s="48" t="s">
+      <c r="F28" s="50" t="s">
         <v>194</v>
       </c>
-      <c r="G28" s="48" t="s">
+      <c r="G28" s="50" t="s">
         <v>195</v>
       </c>
-      <c r="H28" s="48" t="s">
+      <c r="H28" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="I28" s="56" t="s">
+      <c r="I28" s="59" t="s">
         <v>196</v>
       </c>
-      <c r="J28" s="57" t="s">
+      <c r="J28" s="60" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B29" s="47" t="s">
+    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B29" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C29" s="48" t="s">
+      <c r="C29" s="50" t="s">
         <v>198</v>
       </c>
-      <c r="D29" s="48" t="s">
+      <c r="D29" s="50" t="s">
         <v>199</v>
       </c>
-      <c r="E29" s="48" t="s">
+      <c r="E29" s="50" t="s">
         <v>200</v>
       </c>
-      <c r="F29" s="48" t="s">
+      <c r="F29" s="50" t="s">
         <v>201</v>
       </c>
-      <c r="G29" s="48" t="s">
+      <c r="G29" s="50" t="s">
         <v>202</v>
       </c>
-      <c r="H29" s="48"/>
-      <c r="I29" s="56" t="s">
+      <c r="H29" s="50"/>
+      <c r="I29" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="J29" s="57" t="s">
+      <c r="J29" s="60" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B30" s="47" t="s">
+    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B30" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C30" s="48" t="s">
+      <c r="C30" s="50" t="s">
         <v>198</v>
       </c>
-      <c r="D30" s="48" t="s">
+      <c r="D30" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="E30" s="48" t="s">
+      <c r="E30" s="50" t="s">
         <v>205</v>
       </c>
-      <c r="F30" s="48" t="s">
+      <c r="F30" s="50" t="s">
         <v>194</v>
       </c>
-      <c r="G30" s="48" t="s">
+      <c r="G30" s="50" t="s">
         <v>206</v>
       </c>
-      <c r="H30" s="48" t="s">
+      <c r="H30" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="I30" s="56" t="s">
+      <c r="I30" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="J30" s="57" t="s">
+      <c r="J30" s="60" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B31" s="47" t="s">
+    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B31" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C31" s="48"/>
-      <c r="D31" s="48" t="s">
+      <c r="C31" s="50"/>
+      <c r="D31" s="50" t="s">
         <v>208</v>
       </c>
-      <c r="E31" s="48" t="s">
+      <c r="E31" s="50" t="s">
         <v>209</v>
       </c>
-      <c r="F31" s="48" t="s">
+      <c r="F31" s="50" t="s">
         <v>210</v>
       </c>
-      <c r="G31" s="48" t="s">
+      <c r="G31" s="50" t="s">
         <v>211</v>
       </c>
-      <c r="H31" s="48"/>
-      <c r="I31" s="56" t="s">
+      <c r="H31" s="50"/>
+      <c r="I31" s="59" t="s">
         <v>212</v>
       </c>
-      <c r="J31" s="57" t="s">
+      <c r="J31" s="60" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="32" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B32" s="64" t="s">
+    <row r="32" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B32" s="69" t="s">
         <v>214</v>
       </c>
-      <c r="C32" s="48" t="s">
+      <c r="C32" s="50" t="s">
         <v>164</v>
       </c>
-      <c r="D32" s="48" t="s">
+      <c r="D32" s="50" t="s">
         <v>208</v>
       </c>
-      <c r="E32" s="48" t="s">
+      <c r="E32" s="50" t="s">
         <v>215</v>
       </c>
-      <c r="F32" s="48" t="s">
+      <c r="F32" s="50" t="s">
         <v>216</v>
       </c>
-      <c r="G32" s="48" t="s">
+      <c r="G32" s="50" t="s">
         <v>217</v>
       </c>
-      <c r="H32" s="48" t="s">
+      <c r="H32" s="50" t="s">
         <v>218</v>
       </c>
-      <c r="I32" s="48" t="s">
+      <c r="I32" s="50" t="s">
         <v>219</v>
       </c>
-      <c r="J32" s="57" t="s">
+      <c r="J32" s="60" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B33" s="64" t="s">
+    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B33" s="69" t="s">
         <v>214</v>
       </c>
-      <c r="C33" s="48" t="s">
+      <c r="C33" s="50" t="s">
         <v>221</v>
       </c>
-      <c r="D33" s="48" t="s">
+      <c r="D33" s="50" t="s">
         <v>222</v>
       </c>
-      <c r="E33" s="48" t="s">
+      <c r="E33" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="F33" s="48" t="s">
+      <c r="F33" s="50" t="s">
         <v>223</v>
       </c>
-      <c r="G33" s="48" t="s">
+      <c r="G33" s="50" t="s">
         <v>224</v>
       </c>
-      <c r="H33" s="48" t="s">
+      <c r="H33" s="50" t="s">
         <v>225</v>
       </c>
-      <c r="I33" s="48" t="s">
+      <c r="I33" s="50" t="s">
         <v>226</v>
       </c>
-      <c r="J33" s="57" t="s">
+      <c r="J33" s="60" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B34" s="64" t="s">
+    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B34" s="69" t="s">
         <v>214</v>
       </c>
-      <c r="C34" s="48" t="s">
+      <c r="C34" s="50" t="s">
         <v>228</v>
       </c>
-      <c r="D34" s="48" t="s">
+      <c r="D34" s="50" t="s">
         <v>229</v>
       </c>
-      <c r="E34" s="48" t="s">
+      <c r="E34" s="50" t="s">
         <v>230</v>
       </c>
-      <c r="F34" s="48" t="s">
+      <c r="F34" s="50" t="s">
         <v>231</v>
       </c>
-      <c r="G34" s="48" t="s">
+      <c r="G34" s="50" t="s">
         <v>232</v>
       </c>
-      <c r="H34" s="48" t="s">
+      <c r="H34" s="50" t="s">
         <v>233</v>
       </c>
-      <c r="I34" s="48" t="s">
+      <c r="I34" s="50" t="s">
         <v>234</v>
       </c>
-      <c r="J34" s="57" t="s">
+      <c r="J34" s="60" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B35" s="47" t="s">
+    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B35" s="49" t="s">
         <v>236</v>
       </c>
-      <c r="C35" s="48" t="s">
+      <c r="C35" s="50" t="s">
         <v>237</v>
       </c>
-      <c r="D35" s="48" t="s">
+      <c r="D35" s="50" t="s">
         <v>238</v>
       </c>
-      <c r="E35" s="48" t="s">
+      <c r="E35" s="50" t="s">
         <v>239</v>
       </c>
-      <c r="F35" s="48" t="s">
+      <c r="F35" s="50" t="s">
         <v>240</v>
       </c>
-      <c r="G35" s="48" t="s">
+      <c r="G35" s="50" t="s">
         <v>241</v>
       </c>
-      <c r="H35" s="48" t="s">
+      <c r="H35" s="50" t="s">
         <v>242</v>
       </c>
-      <c r="I35" s="48"/>
-[...3 lines deleted...]
-      <c r="B36" s="47" t="s">
+      <c r="I35" s="50"/>
+      <c r="J35" s="70"/>
+    </row>
+    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B36" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C36" s="48" t="s">
+      <c r="C36" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="D36" s="48" t="s">
+      <c r="D36" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="E36" s="48" t="s">
+      <c r="E36" s="50" t="s">
         <v>244</v>
       </c>
-      <c r="F36" s="48" t="s">
+      <c r="F36" s="50" t="s">
         <v>245</v>
       </c>
-      <c r="G36" s="48" t="s">
+      <c r="G36" s="50" t="s">
         <v>246</v>
       </c>
-      <c r="H36" s="48" t="s">
+      <c r="H36" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="I36" s="48" t="s">
+      <c r="I36" s="50" t="s">
         <v>247</v>
       </c>
-      <c r="J36" s="57" t="s">
+      <c r="J36" s="60" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B37" s="53" t="s">
+    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B37" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C37" s="53" t="s">
+      <c r="C37" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="D37" s="53" t="s">
+      <c r="D37" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E37" s="53" t="s">
+      <c r="E37" s="56" t="s">
         <v>250</v>
       </c>
-      <c r="F37" s="53" t="s">
+      <c r="F37" s="56" t="s">
         <v>251</v>
       </c>
-      <c r="G37" s="53" t="s">
+      <c r="G37" s="56" t="s">
         <v>252</v>
       </c>
-      <c r="H37" s="53" t="s">
+      <c r="H37" s="56" t="s">
         <v>253</v>
       </c>
-      <c r="I37" s="51" t="s">
+      <c r="I37" s="54" t="s">
         <v>254</v>
       </c>
-      <c r="J37" s="61" t="s">
+      <c r="J37" s="64" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B38" s="47" t="s">
+    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B38" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C38" s="48" t="s">
+      <c r="C38" s="50" t="s">
         <v>256</v>
       </c>
-      <c r="D38" s="48" t="s">
+      <c r="D38" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="E38" s="48" t="s">
+      <c r="E38" s="50" t="s">
         <v>257</v>
       </c>
-      <c r="F38" s="48" t="s">
+      <c r="F38" s="50" t="s">
         <v>258</v>
       </c>
-      <c r="G38" s="48" t="s">
+      <c r="G38" s="50" t="s">
         <v>259</v>
       </c>
-      <c r="H38" s="66"/>
-      <c r="I38" s="48" t="s">
+      <c r="H38" s="71"/>
+      <c r="I38" s="50" t="s">
         <v>260</v>
       </c>
-      <c r="J38" s="57" t="s">
+      <c r="J38" s="60" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B39" s="47" t="s">
+    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B39" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C39" s="48" t="s">
+      <c r="C39" s="50" t="s">
         <v>256</v>
       </c>
-      <c r="D39" s="48" t="s">
+      <c r="D39" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="E39" s="48" t="s">
+      <c r="E39" s="50" t="s">
         <v>257</v>
       </c>
-      <c r="F39" s="48" t="s">
+      <c r="F39" s="50" t="s">
         <v>262</v>
       </c>
-      <c r="G39" s="48" t="s">
+      <c r="G39" s="50" t="s">
         <v>263</v>
       </c>
-      <c r="H39" s="48" t="s">
+      <c r="H39" s="50" t="s">
         <v>264</v>
       </c>
-      <c r="I39" s="48" t="s">
+      <c r="I39" s="50" t="s">
         <v>265</v>
       </c>
-      <c r="J39" s="57" t="s">
+      <c r="J39" s="60" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B40" s="47" t="s">
+    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B40" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C40" s="48" t="s">
+      <c r="C40" s="50" t="s">
         <v>127</v>
       </c>
-      <c r="D40" s="48" t="s">
+      <c r="D40" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E40" s="48" t="s">
+      <c r="E40" s="50" t="s">
         <v>267</v>
       </c>
-      <c r="F40" s="48" t="s">
+      <c r="F40" s="50" t="s">
         <v>268</v>
       </c>
-      <c r="G40" s="48" t="s">
+      <c r="G40" s="50" t="s">
         <v>269</v>
       </c>
-      <c r="H40" s="48" t="s">
+      <c r="H40" s="50" t="s">
         <v>270</v>
       </c>
-      <c r="I40" s="48" t="s">
+      <c r="I40" s="50" t="s">
         <v>271</v>
       </c>
-      <c r="J40" s="57" t="s">
+      <c r="J40" s="60" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B41" s="47" t="s">
+    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B41" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C41" s="53" t="s">
+      <c r="C41" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="D41" s="48" t="s">
+      <c r="D41" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="E41" s="48" t="s">
+      <c r="E41" s="50" t="s">
         <v>273</v>
       </c>
-      <c r="F41" s="48" t="s">
+      <c r="F41" s="50" t="s">
         <v>274</v>
       </c>
-      <c r="G41" s="48" t="s">
+      <c r="G41" s="50" t="s">
         <v>275</v>
       </c>
-      <c r="H41" s="48" t="s">
+      <c r="H41" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="I41" s="48" t="s">
+      <c r="I41" s="50" t="s">
         <v>276</v>
       </c>
-      <c r="J41" s="57" t="s">
+      <c r="J41" s="60" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B42" s="47" t="s">
+    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B42" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C42" s="48" t="s">
+      <c r="C42" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="D42" s="48" t="s">
+      <c r="D42" s="50" t="s">
         <v>278</v>
       </c>
-      <c r="E42" s="48" t="s">
+      <c r="E42" s="50" t="s">
         <v>279</v>
       </c>
-      <c r="F42" s="48" t="s">
+      <c r="F42" s="50" t="s">
         <v>280</v>
       </c>
-      <c r="G42" s="48" t="s">
+      <c r="G42" s="50" t="s">
         <v>281</v>
       </c>
-      <c r="H42" s="66"/>
-      <c r="I42" s="48" t="s">
+      <c r="H42" s="71"/>
+      <c r="I42" s="50" t="s">
         <v>282</v>
       </c>
-      <c r="J42" s="57" t="s">
+      <c r="J42" s="60" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B43" s="47" t="s">
+    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B43" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C43" s="48" t="s">
+      <c r="C43" s="50" t="s">
         <v>284</v>
       </c>
-      <c r="D43" s="48" t="s">
+      <c r="D43" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="E43" s="48" t="s">
+      <c r="E43" s="50" t="s">
         <v>285</v>
       </c>
-      <c r="F43" s="48" t="s">
+      <c r="F43" s="50" t="s">
         <v>274</v>
       </c>
-      <c r="G43" s="48" t="s">
+      <c r="G43" s="50" t="s">
         <v>275</v>
       </c>
-      <c r="H43" s="48" t="s">
+      <c r="H43" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="I43" s="48" t="s">
+      <c r="I43" s="50" t="s">
         <v>276</v>
       </c>
-      <c r="J43" s="57" t="s">
+      <c r="J43" s="60" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B44" s="47" t="s">
+    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B44" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C44" s="48" t="s">
+      <c r="C44" s="50" t="s">
         <v>108</v>
       </c>
-      <c r="D44" s="48" t="s">
+      <c r="D44" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="E44" s="48" t="s">
+      <c r="E44" s="50" t="s">
         <v>109</v>
       </c>
-      <c r="F44" s="48" t="s">
+      <c r="F44" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="G44" s="48" t="s">
+      <c r="G44" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="H44" s="48" t="s">
+      <c r="H44" s="50" t="s">
         <v>112</v>
       </c>
-      <c r="I44" s="48" t="s">
+      <c r="I44" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="J44" s="62" t="s">
+      <c r="J44" s="65" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B45" s="47" t="s">
+    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B45" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="C45" s="48" t="s">
+      <c r="C45" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="D45" s="48" t="s">
+      <c r="D45" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E45" s="48" t="s">
+      <c r="E45" s="50" t="s">
         <v>287</v>
       </c>
-      <c r="F45" s="48" t="s">
+      <c r="F45" s="50" t="s">
         <v>288</v>
       </c>
-      <c r="G45" s="48" t="s">
+      <c r="G45" s="67" t="s">
         <v>289</v>
       </c>
-      <c r="H45" s="48" t="s">
+      <c r="H45" s="50" t="s">
         <v>242</v>
       </c>
-      <c r="I45" s="48"/>
-[...3 lines deleted...]
-      <c r="B46" s="47" t="s">
+      <c r="I45" s="50"/>
+      <c r="J45" s="70"/>
+    </row>
+    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B46" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="C46" s="48" t="s">
+      <c r="C46" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="D46" s="48" t="s">
+      <c r="D46" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E46" s="48" t="s">
+      <c r="E46" s="50" t="s">
         <v>287</v>
       </c>
-      <c r="F46" s="48" t="s">
+      <c r="F46" s="50" t="s">
         <v>290</v>
       </c>
-      <c r="G46" s="48" t="s">
+      <c r="G46" s="50" t="s">
         <v>291</v>
       </c>
-      <c r="H46" s="48" t="s">
+      <c r="H46" s="50" t="s">
         <v>242</v>
       </c>
-      <c r="I46" s="48"/>
-[...3 lines deleted...]
-      <c r="B47" s="47" t="s">
+      <c r="I46" s="50"/>
+      <c r="J46" s="70"/>
+    </row>
+    <row r="47" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B47" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="C47" s="48" t="s">
+      <c r="C47" s="50" t="s">
         <v>292</v>
       </c>
-      <c r="D47" s="48" t="s">
+      <c r="D47" s="50" t="s">
         <v>293</v>
       </c>
-      <c r="E47" s="48" t="s">
+      <c r="E47" s="50" t="s">
         <v>294</v>
       </c>
-      <c r="F47" s="48" t="s">
+      <c r="F47" s="50" t="s">
         <v>295</v>
       </c>
-      <c r="G47" s="48" t="s">
+      <c r="G47" s="50" t="s">
         <v>296</v>
       </c>
-      <c r="H47" s="48" t="s">
+      <c r="H47" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="I47" s="48" t="s">
+      <c r="I47" s="50" t="s">
         <v>297</v>
       </c>
-      <c r="J47" s="57" t="s">
+      <c r="J47" s="60" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B48" s="67" t="s">
+    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B48" s="72" t="s">
         <v>286</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>284</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>299</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>300</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>301</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>302</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>303</v>
       </c>
       <c r="I48" s="27" t="s">
         <v>304</v>
       </c>
-      <c r="J48" s="68" t="s">
+      <c r="J48" s="73" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B49" s="47" t="s">
+    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B49" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="C49" s="48" t="s">
+      <c r="C49" s="50" t="s">
         <v>306</v>
       </c>
-      <c r="D49" s="48" t="s">
+      <c r="D49" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="E49" s="48" t="s">
+      <c r="E49" s="50" t="s">
         <v>307</v>
       </c>
-      <c r="F49" s="48" t="s">
+      <c r="F49" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="G49" s="48" t="s">
+      <c r="G49" s="50" t="s">
         <v>106</v>
       </c>
-      <c r="H49" s="48" t="s">
+      <c r="H49" s="50" t="s">
         <v>107</v>
       </c>
-      <c r="I49" s="48"/>
-[...3 lines deleted...]
-      <c r="B50" s="47" t="s">
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+    </row>
+    <row r="50" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B50" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="C50" s="48" t="s">
+      <c r="C50" s="50" t="s">
         <v>308</v>
       </c>
-      <c r="D50" s="48" t="s">
+      <c r="D50" s="50" t="s">
         <v>309</v>
       </c>
-      <c r="E50" s="48" t="s">
+      <c r="E50" s="50" t="s">
         <v>310</v>
       </c>
-      <c r="F50" s="48" t="s">
+      <c r="F50" s="50" t="s">
         <v>311</v>
       </c>
-      <c r="G50" s="48" t="s">
+      <c r="G50" s="50" t="s">
         <v>312</v>
       </c>
-      <c r="H50" s="66"/>
-      <c r="I50" s="48" t="s">
+      <c r="H50" s="71"/>
+      <c r="I50" s="50" t="s">
         <v>313</v>
       </c>
-      <c r="J50" s="57" t="s">
+      <c r="J50" s="60" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B51" s="47" t="s">
+    <row r="51" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B51" s="49" t="s">
         <v>286</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="50" t="s">
         <v>308</v>
       </c>
-      <c r="D51" s="48" t="s">
+      <c r="D51" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E51" s="48" t="s">
+      <c r="E51" s="50" t="s">
         <v>310</v>
       </c>
-      <c r="F51" s="48" t="s">
+      <c r="F51" s="50" t="s">
         <v>315</v>
       </c>
-      <c r="G51" s="48" t="s">
+      <c r="G51" s="50" t="s">
         <v>316</v>
       </c>
-      <c r="H51" s="48" t="s">
+      <c r="H51" s="50" t="s">
         <v>317</v>
       </c>
-      <c r="I51" s="48" t="s">
+      <c r="I51" s="50" t="s">
         <v>318</v>
       </c>
-      <c r="J51" s="57" t="s">
+      <c r="J51" s="60" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B52" s="47" t="s">
+    <row r="52" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B52" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="50" t="s">
         <v>321</v>
       </c>
-      <c r="D52" s="48" t="s">
+      <c r="D52" s="50" t="s">
         <v>322</v>
       </c>
-      <c r="E52" s="48" t="s">
+      <c r="E52" s="50" t="s">
         <v>323</v>
       </c>
-      <c r="F52" s="48" t="s">
+      <c r="F52" s="50" t="s">
         <v>315</v>
       </c>
-      <c r="G52" s="48" t="s">
+      <c r="G52" s="50" t="s">
         <v>324</v>
       </c>
-      <c r="H52" s="48" t="s">
+      <c r="H52" s="50" t="s">
         <v>317</v>
       </c>
-      <c r="I52" s="48" t="s">
+      <c r="I52" s="50" t="s">
         <v>318</v>
       </c>
-      <c r="J52" s="57" t="s">
+      <c r="J52" s="60" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B53" s="47" t="s">
+    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B53" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="50" t="s">
         <v>164</v>
       </c>
-      <c r="D53" s="48" t="s">
+      <c r="D53" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E53" s="48" t="s">
+      <c r="E53" s="50" t="s">
         <v>325</v>
       </c>
-      <c r="F53" s="48" t="s">
+      <c r="F53" s="50" t="s">
         <v>326</v>
       </c>
-      <c r="G53" s="48" t="s">
+      <c r="G53" s="50" t="s">
         <v>327</v>
       </c>
-      <c r="H53" s="48" t="s">
+      <c r="H53" s="50" t="s">
         <v>328</v>
       </c>
-      <c r="I53" s="48"/>
-[...3 lines deleted...]
-      <c r="B54" s="47" t="s">
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+    </row>
+    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B54" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C54" s="48" t="s">
+      <c r="C54" s="50" t="s">
         <v>164</v>
       </c>
-      <c r="D54" s="48" t="s">
+      <c r="D54" s="50" t="s">
         <v>165</v>
       </c>
-      <c r="E54" s="48" t="s">
+      <c r="E54" s="50" t="s">
         <v>325</v>
       </c>
-      <c r="F54" s="48" t="s">
+      <c r="F54" s="50" t="s">
         <v>329</v>
       </c>
-      <c r="G54" s="48" t="s">
+      <c r="G54" s="50" t="s">
         <v>330</v>
       </c>
-      <c r="H54" s="48" t="s">
+      <c r="H54" s="50" t="s">
         <v>331</v>
       </c>
-      <c r="I54" s="48"/>
-[...3 lines deleted...]
-      <c r="B55" s="47" t="s">
+      <c r="I54" s="50"/>
+      <c r="J54" s="50"/>
+    </row>
+    <row r="55" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B55" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C55" s="48" t="s">
+      <c r="C55" s="50" t="s">
         <v>332</v>
       </c>
-      <c r="D55" s="48" t="s">
+      <c r="D55" s="50" t="s">
         <v>333</v>
       </c>
-      <c r="E55" s="48" t="s">
+      <c r="E55" s="50" t="s">
         <v>334</v>
       </c>
-      <c r="F55" s="48" t="s">
+      <c r="F55" s="50" t="s">
         <v>335</v>
       </c>
-      <c r="G55" s="48" t="s">
+      <c r="G55" s="50" t="s">
         <v>336</v>
       </c>
-      <c r="H55" s="48" t="s">
+      <c r="H55" s="50" t="s">
         <v>337</v>
       </c>
-      <c r="I55" s="48"/>
-[...3 lines deleted...]
-      <c r="B56" s="47" t="s">
+      <c r="I55" s="50"/>
+      <c r="J55" s="50"/>
+    </row>
+    <row r="56" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B56" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C56" s="48" t="s">
+      <c r="C56" s="50" t="s">
         <v>171</v>
       </c>
-      <c r="D56" s="48" t="s">
+      <c r="D56" s="50" t="s">
         <v>238</v>
       </c>
-      <c r="E56" s="48" t="s">
+      <c r="E56" s="50" t="s">
         <v>338</v>
       </c>
-      <c r="F56" s="48" t="s">
+      <c r="F56" s="50" t="s">
         <v>339</v>
       </c>
-      <c r="G56" s="48" t="s">
+      <c r="G56" s="50" t="s">
         <v>340</v>
       </c>
-      <c r="H56" s="48" t="s">
+      <c r="H56" s="50" t="s">
         <v>242</v>
       </c>
-      <c r="I56" s="48"/>
-[...3 lines deleted...]
-      <c r="B57" s="47" t="s">
+      <c r="I56" s="50"/>
+      <c r="J56" s="50"/>
+    </row>
+    <row r="57" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B57" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C57" s="48" t="s">
+      <c r="C57" s="50" t="s">
         <v>171</v>
       </c>
-      <c r="D57" s="48" t="s">
+      <c r="D57" s="50" t="s">
         <v>333</v>
       </c>
-      <c r="E57" s="48" t="s">
+      <c r="E57" s="50" t="s">
         <v>341</v>
       </c>
-      <c r="F57" s="48" t="s">
+      <c r="F57" s="50" t="s">
         <v>342</v>
       </c>
-      <c r="G57" s="48" t="s">
+      <c r="G57" s="50" t="s">
         <v>343</v>
       </c>
-      <c r="H57" s="48" t="s">
+      <c r="H57" s="50" t="s">
         <v>344</v>
       </c>
-      <c r="I57" s="48"/>
-[...3 lines deleted...]
-      <c r="B58" s="47" t="s">
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+    </row>
+    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B58" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C58" s="48" t="s">
+      <c r="C58" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="D58" s="48" t="s">
+      <c r="D58" s="50" t="s">
         <v>345</v>
       </c>
-      <c r="E58" s="48" t="s">
+      <c r="E58" s="50" t="s">
         <v>346</v>
       </c>
-      <c r="F58" s="48" t="s">
+      <c r="F58" s="50" t="s">
         <v>347</v>
       </c>
-      <c r="G58" s="48" t="s">
+      <c r="G58" s="50" t="s">
         <v>348</v>
       </c>
-      <c r="H58" s="48" t="s">
+      <c r="H58" s="50" t="s">
         <v>349</v>
       </c>
-      <c r="I58" s="48" t="s">
+      <c r="I58" s="50" t="s">
         <v>350</v>
       </c>
-      <c r="J58" s="57" t="s">
+      <c r="J58" s="60" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B59" s="47" t="s">
+    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B59" s="49" t="s">
         <v>320</v>
       </c>
-      <c r="C59" s="48" t="s">
+      <c r="C59" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="D59" s="48" t="s">
+      <c r="D59" s="50" t="s">
         <v>345</v>
       </c>
-      <c r="E59" s="48" t="s">
+      <c r="E59" s="50" t="s">
         <v>346</v>
       </c>
-      <c r="F59" s="48" t="s">
+      <c r="F59" s="50" t="s">
         <v>347</v>
       </c>
-      <c r="G59" s="48" t="s">
+      <c r="G59" s="50" t="s">
         <v>348</v>
       </c>
-      <c r="H59" s="48" t="s">
+      <c r="H59" s="50" t="s">
         <v>352</v>
       </c>
-      <c r="I59" s="48" t="s">
+      <c r="I59" s="50" t="s">
         <v>350</v>
       </c>
-      <c r="J59" s="57" t="s">
+      <c r="J59" s="60" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B60" s="67" t="s">
+    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B60" s="72" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="27" t="s">
         <v>353</v>
       </c>
       <c r="D60" s="27" t="s">
         <v>88</v>
       </c>
       <c r="E60" s="27" t="s">
         <v>354</v>
       </c>
-      <c r="F60" s="69" t="s">
+      <c r="F60" s="74" t="s">
         <v>355</v>
       </c>
-      <c r="G60" s="53" t="s">
+      <c r="G60" s="56" t="s">
         <v>356</v>
       </c>
-      <c r="H60" s="53" t="s">
+      <c r="H60" s="56" t="s">
         <v>233</v>
       </c>
       <c r="I60" s="27" t="s">
         <v>357</v>
       </c>
-      <c r="J60" s="68" t="s">
+      <c r="J60" s="73" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B61" s="47" t="s">
+    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B61" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C61" s="48" t="s">
+      <c r="C61" s="50" t="s">
         <v>359</v>
       </c>
-      <c r="D61" s="48" t="s">
+      <c r="D61" s="50" t="s">
         <v>360</v>
       </c>
-      <c r="E61" s="48" t="s">
+      <c r="E61" s="50" t="s">
         <v>361</v>
       </c>
-      <c r="F61" s="48" t="s">
+      <c r="F61" s="50" t="s">
         <v>362</v>
       </c>
-      <c r="G61" s="48" t="s">
+      <c r="G61" s="50" t="s">
         <v>363</v>
       </c>
-      <c r="H61" s="48" t="s">
+      <c r="H61" s="50" t="s">
         <v>364</v>
       </c>
-      <c r="I61" s="48"/>
-[...3 lines deleted...]
-      <c r="B62" s="47" t="s">
+      <c r="I61" s="50"/>
+      <c r="J61" s="50"/>
+    </row>
+    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B62" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C62" s="48" t="s">
+      <c r="C62" s="50" t="s">
         <v>359</v>
       </c>
-      <c r="D62" s="48" t="s">
+      <c r="D62" s="50" t="s">
         <v>360</v>
       </c>
-      <c r="E62" s="48" t="s">
+      <c r="E62" s="50" t="s">
         <v>361</v>
       </c>
-      <c r="F62" s="48" t="s">
+      <c r="F62" s="50" t="s">
         <v>362</v>
       </c>
-      <c r="G62" s="48" t="s">
+      <c r="G62" s="50" t="s">
         <v>363</v>
       </c>
-      <c r="H62" s="48" t="s">
+      <c r="H62" s="50" t="s">
         <v>365</v>
       </c>
-      <c r="I62" s="48"/>
-[...3 lines deleted...]
-      <c r="B63" s="47" t="s">
+      <c r="I62" s="50"/>
+      <c r="J62" s="50"/>
+    </row>
+    <row r="63" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B63" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C63" s="48" t="s">
+      <c r="C63" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="D63" s="48" t="s">
+      <c r="D63" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="E63" s="48" t="s">
+      <c r="E63" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="F63" s="48" t="s">
+      <c r="F63" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="G63" s="48" t="s">
+      <c r="G63" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="H63" s="48" t="s">
+      <c r="H63" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="I63" s="48" t="s">
+      <c r="I63" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="J63" s="62" t="s">
+      <c r="J63" s="65" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B64" s="47" t="s">
+    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B64" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C64" s="48" t="s">
+      <c r="C64" s="50" t="s">
         <v>366</v>
       </c>
-      <c r="D64" s="48" t="s">
+      <c r="D64" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="E64" s="48" t="s">
+      <c r="E64" s="67" t="s">
         <v>367</v>
       </c>
-      <c r="F64" s="48" t="s">
+      <c r="F64" s="67" t="s">
         <v>368</v>
       </c>
-      <c r="G64" s="48" t="s">
+      <c r="G64" s="67" t="s">
         <v>369</v>
       </c>
-      <c r="H64" s="48" t="s">
+      <c r="H64" s="50" t="s">
         <v>370</v>
       </c>
-      <c r="I64" s="48"/>
-[...3 lines deleted...]
-      <c r="B65" s="47" t="s">
+      <c r="I64" s="50"/>
+      <c r="J64" s="50"/>
+    </row>
+    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B65" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C65" s="48" t="s">
+      <c r="C65" s="50" t="s">
         <v>371</v>
       </c>
-      <c r="D65" s="48" t="s">
+      <c r="D65" s="50" t="s">
         <v>372</v>
       </c>
-      <c r="E65" s="48" t="s">
+      <c r="E65" s="50" t="s">
         <v>373</v>
       </c>
-      <c r="F65" s="48" t="s">
+      <c r="F65" s="50" t="s">
         <v>374</v>
       </c>
-      <c r="G65" s="48" t="s">
+      <c r="G65" s="50" t="s">
         <v>375</v>
       </c>
       <c r="H65" s="27" t="s">
         <v>376</v>
       </c>
-      <c r="I65" s="48"/>
-[...3 lines deleted...]
-      <c r="B66" s="47" t="s">
+      <c r="I65" s="50"/>
+      <c r="J65" s="50"/>
+    </row>
+    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B66" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C66" s="48" t="s">
+      <c r="C66" s="50" t="s">
         <v>377</v>
       </c>
-      <c r="D66" s="48" t="s">
+      <c r="D66" s="50" t="s">
         <v>378</v>
       </c>
-      <c r="E66" s="48" t="s">
+      <c r="E66" s="50" t="s">
         <v>379</v>
       </c>
-      <c r="F66" s="48" t="s">
+      <c r="F66" s="50" t="s">
         <v>251</v>
       </c>
-      <c r="G66" s="48" t="s">
+      <c r="G66" s="50" t="s">
         <v>380</v>
       </c>
-      <c r="H66" s="48" t="s">
+      <c r="H66" s="50" t="s">
         <v>381</v>
       </c>
-      <c r="I66" s="48" t="s">
+      <c r="I66" s="50" t="s">
         <v>382</v>
       </c>
-      <c r="J66" s="57" t="s">
+      <c r="J66" s="60" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B67" s="47" t="s">
+    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B67" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C67" s="48" t="s">
+      <c r="C67" s="50" t="s">
         <v>384</v>
       </c>
-      <c r="D67" s="48" t="s">
+      <c r="D67" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="E67" s="48" t="s">
+      <c r="E67" s="50" t="s">
         <v>385</v>
       </c>
-      <c r="F67" s="48" t="s">
+      <c r="F67" s="50" t="s">
         <v>386</v>
       </c>
-      <c r="G67" s="48" t="s">
+      <c r="G67" s="50" t="s">
         <v>387</v>
       </c>
-      <c r="H67" s="48" t="s">
+      <c r="H67" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="I67" s="48" t="s">
+      <c r="I67" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="J67" s="62" t="s">
+      <c r="J67" s="65" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B68" s="47" t="s">
+    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B68" s="49" t="s">
         <v>388</v>
       </c>
-      <c r="C68" s="48" t="s">
+      <c r="C68" s="50" t="s">
         <v>108</v>
       </c>
-      <c r="D68" s="48" t="s">
+      <c r="D68" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="E68" s="48" t="s">
+      <c r="E68" s="50" t="s">
         <v>109</v>
       </c>
-      <c r="F68" s="48" t="s">
+      <c r="F68" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="G68" s="48" t="s">
+      <c r="G68" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="H68" s="48" t="s">
+      <c r="H68" s="50" t="s">
         <v>112</v>
       </c>
-      <c r="I68" s="48" t="s">
+      <c r="I68" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="J68" s="62" t="s">
+      <c r="J68" s="65" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B69" s="47" t="s">
+    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B69" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C69" s="48"/>
-      <c r="D69" s="48" t="s">
+      <c r="C69" s="50"/>
+      <c r="D69" s="50" t="s">
         <v>390</v>
       </c>
-      <c r="E69" s="48" t="s">
+      <c r="E69" s="50" t="s">
         <v>391</v>
       </c>
-      <c r="F69" s="48" t="s">
+      <c r="F69" s="50" t="s">
         <v>392</v>
       </c>
-      <c r="G69" s="48" t="s">
+      <c r="G69" s="50" t="s">
         <v>393</v>
       </c>
-      <c r="H69" s="48" t="s">
+      <c r="H69" s="50" t="s">
         <v>394</v>
       </c>
-      <c r="I69" s="48" t="s">
+      <c r="I69" s="50" t="s">
         <v>395</v>
       </c>
-      <c r="J69" s="57" t="s">
+      <c r="J69" s="60" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B70" s="47" t="s">
+    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B70" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C70" s="48" t="s">
+      <c r="C70" s="50" t="s">
         <v>292</v>
       </c>
-      <c r="D70" s="48" t="s">
+      <c r="D70" s="50" t="s">
         <v>397</v>
       </c>
-      <c r="E70" s="48" t="s">
+      <c r="E70" s="50" t="s">
         <v>398</v>
       </c>
-      <c r="F70" s="48" t="s">
+      <c r="F70" s="50" t="s">
         <v>315</v>
       </c>
-      <c r="G70" s="48" t="s">
+      <c r="G70" s="50" t="s">
         <v>316</v>
       </c>
-      <c r="H70" s="48" t="s">
+      <c r="H70" s="50" t="s">
         <v>317</v>
       </c>
-      <c r="I70" s="48" t="s">
+      <c r="I70" s="50" t="s">
         <v>399</v>
       </c>
-      <c r="J70" s="57" t="s">
+      <c r="J70" s="60" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B71" s="47" t="s">
+    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B71" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C71" s="48" t="s">
+      <c r="C71" s="50" t="s">
         <v>400</v>
       </c>
-      <c r="D71" s="48" t="s">
+      <c r="D71" s="50" t="s">
         <v>145</v>
       </c>
-      <c r="E71" s="48" t="s">
+      <c r="E71" s="50" t="s">
         <v>401</v>
       </c>
-      <c r="F71" s="48" t="s">
+      <c r="F71" s="50" t="s">
         <v>402</v>
       </c>
-      <c r="G71" s="48" t="s">
+      <c r="G71" s="50" t="s">
         <v>403</v>
       </c>
-      <c r="H71" s="48" t="s">
+      <c r="H71" s="50" t="s">
         <v>404</v>
       </c>
-      <c r="I71" s="48" t="s">
+      <c r="I71" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J71" s="57" t="s">
+      <c r="J71" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B72" s="47" t="s">
+    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B72" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C72" s="48" t="s">
+      <c r="C72" s="50" t="s">
         <v>407</v>
       </c>
-      <c r="D72" s="48" t="s">
+      <c r="D72" s="50" t="s">
         <v>145</v>
       </c>
-      <c r="E72" s="48" t="s">
+      <c r="E72" s="50" t="s">
         <v>408</v>
       </c>
-      <c r="F72" s="48" t="s">
+      <c r="F72" s="67" t="s">
         <v>409</v>
       </c>
-      <c r="G72" s="48" t="s">
+      <c r="G72" s="67" t="s">
         <v>410</v>
       </c>
-      <c r="H72" s="48" t="s">
+      <c r="H72" s="50" t="s">
         <v>404</v>
       </c>
-      <c r="I72" s="48" t="s">
+      <c r="I72" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J72" s="57" t="s">
+      <c r="J72" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B73" s="47" t="s">
+    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B73" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C73" s="48" t="s">
+      <c r="C73" s="50" t="s">
         <v>411</v>
       </c>
-      <c r="D73" s="48" t="s">
+      <c r="D73" s="50" t="s">
         <v>412</v>
       </c>
-      <c r="E73" s="48" t="s">
+      <c r="E73" s="50" t="s">
         <v>413</v>
       </c>
-      <c r="F73" s="48" t="s">
+      <c r="F73" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="G73" s="48" t="s">
+      <c r="G73" s="50" t="s">
         <v>414</v>
       </c>
-      <c r="H73" s="48" t="s">
+      <c r="H73" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="I73" s="56" t="s">
+      <c r="I73" s="59" t="s">
         <v>67</v>
       </c>
-      <c r="J73" s="57" t="s">
+      <c r="J73" s="60" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B74" s="47" t="s">
+    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B74" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C74" s="48" t="s">
+      <c r="C74" s="50" t="s">
         <v>415</v>
       </c>
-      <c r="D74" s="48" t="s">
+      <c r="D74" s="50" t="s">
         <v>208</v>
       </c>
-      <c r="E74" s="48" t="s">
+      <c r="E74" s="50" t="s">
         <v>416</v>
       </c>
-      <c r="F74" s="48" t="s">
+      <c r="F74" s="50" t="s">
         <v>417</v>
       </c>
-      <c r="G74" s="48" t="s">
+      <c r="G74" s="50" t="s">
         <v>418</v>
       </c>
-      <c r="H74" s="48" t="s">
+      <c r="H74" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="I74" s="48" t="s">
+      <c r="I74" s="50" t="s">
         <v>419</v>
       </c>
-      <c r="J74" s="57" t="s">
+      <c r="J74" s="60" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B75" s="47" t="s">
+    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B75" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C75" s="48" t="s">
+      <c r="C75" s="50" t="s">
         <v>415</v>
       </c>
-      <c r="D75" s="48" t="s">
+      <c r="D75" s="50" t="s">
         <v>208</v>
       </c>
-      <c r="E75" s="48" t="s">
+      <c r="E75" s="50" t="s">
         <v>416</v>
       </c>
-      <c r="F75" s="48" t="s">
+      <c r="F75" s="50" t="s">
         <v>417</v>
       </c>
-      <c r="G75" s="48" t="s">
+      <c r="G75" s="50" t="s">
         <v>418</v>
       </c>
-      <c r="H75" s="48" t="s">
+      <c r="H75" s="50" t="s">
         <v>218</v>
       </c>
-      <c r="I75" s="70"/>
-[...3 lines deleted...]
-      <c r="B76" s="67" t="s">
+      <c r="I75" s="75"/>
+      <c r="J75" s="60"/>
+    </row>
+    <row r="76" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B76" s="72" t="s">
         <v>421</v>
       </c>
       <c r="C76" s="27" t="s">
         <v>186</v>
       </c>
       <c r="D76" s="27" t="s">
         <v>422</v>
       </c>
       <c r="E76" s="27" t="s">
         <v>423</v>
       </c>
       <c r="F76" s="27" t="s">
         <v>424</v>
       </c>
       <c r="G76" s="27" t="s">
         <v>425</v>
       </c>
       <c r="H76" s="27" t="s">
         <v>426</v>
       </c>
       <c r="I76" s="27" t="s">
         <v>427</v>
       </c>
-      <c r="J76" s="68" t="s">
+      <c r="J76" s="73" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B77" s="47" t="s">
+    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B77" s="49" t="s">
         <v>421</v>
       </c>
-      <c r="C77" s="48" t="s">
+      <c r="C77" s="50" t="s">
         <v>308</v>
       </c>
-      <c r="D77" s="48" t="s">
+      <c r="D77" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="E77" s="48" t="s">
+      <c r="E77" s="50" t="s">
         <v>429</v>
       </c>
-      <c r="F77" s="48" t="s">
+      <c r="F77" s="50" t="s">
         <v>430</v>
       </c>
-      <c r="G77" s="48" t="s">
+      <c r="G77" s="50" t="s">
         <v>431</v>
       </c>
-      <c r="H77" s="48" t="s">
+      <c r="H77" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="I77" s="56" t="s">
+      <c r="I77" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="J77" s="57" t="s">
+      <c r="J77" s="60" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D78" s="48" t="s">
+    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B78" s="49"/>
+      <c r="C78" s="50"/>
+      <c r="D78" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="E78" s="48" t="s">
+      <c r="E78" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="F78" s="48" t="s">
+      <c r="F78" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="G78" s="48" t="s">
+      <c r="G78" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="H78" s="48" t="s">
+      <c r="H78" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="I78" s="56" t="s">
+      <c r="I78" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="J78" s="57" t="s">
+      <c r="J78" s="60" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D79" s="48" t="s">
+    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B79" s="49"/>
+      <c r="C79" s="50"/>
+      <c r="D79" s="50" t="s">
         <v>360</v>
       </c>
-      <c r="E79" s="48" t="s">
+      <c r="E79" s="50" t="s">
         <v>432</v>
       </c>
-      <c r="F79" s="48" t="s">
+      <c r="F79" s="50" t="s">
         <v>433</v>
       </c>
-      <c r="G79" s="48" t="s">
+      <c r="G79" s="50" t="s">
         <v>434</v>
       </c>
-      <c r="H79" s="48" t="s">
+      <c r="H79" s="50" t="s">
         <v>364</v>
       </c>
-      <c r="I79" s="56" t="s">
+      <c r="I79" s="59" t="s">
         <v>435</v>
       </c>
-      <c r="J79" s="57" t="s">
+      <c r="J79" s="60" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D80" s="48" t="s">
+    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B80" s="49"/>
+      <c r="C80" s="50"/>
+      <c r="D80" s="50" t="s">
         <v>397</v>
       </c>
-      <c r="E80" s="48" t="s">
+      <c r="E80" s="50" t="s">
         <v>437</v>
       </c>
-      <c r="F80" s="48" t="s">
+      <c r="F80" s="50" t="s">
         <v>438</v>
       </c>
-      <c r="G80" s="48" t="s">
+      <c r="G80" s="50" t="s">
         <v>439</v>
       </c>
-      <c r="H80" s="48" t="s">
+      <c r="H80" s="50" t="s">
         <v>317</v>
       </c>
-      <c r="I80" s="56" t="s">
+      <c r="I80" s="59" t="s">
         <v>440</v>
       </c>
-      <c r="J80" s="57" t="s">
+      <c r="J80" s="60" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D81" s="48" t="s">
+    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B81" s="49"/>
+      <c r="C81" s="50"/>
+      <c r="D81" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E81" s="48" t="s">
+      <c r="E81" s="50" t="s">
         <v>267</v>
       </c>
-      <c r="F81" s="48" t="s">
+      <c r="F81" s="50" t="s">
         <v>441</v>
       </c>
-      <c r="G81" s="48" t="s">
+      <c r="G81" s="50" t="s">
         <v>442</v>
       </c>
-      <c r="H81" s="48"/>
-      <c r="I81" s="56" t="s">
+      <c r="H81" s="50"/>
+      <c r="I81" s="59" t="s">
         <v>443</v>
       </c>
-      <c r="J81" s="57" t="s">
+      <c r="J81" s="60" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D82" s="48" t="s">
+    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B82" s="49"/>
+      <c r="C82" s="50"/>
+      <c r="D82" s="50" t="s">
         <v>157</v>
       </c>
-      <c r="E82" s="48" t="s">
+      <c r="E82" s="50" t="s">
         <v>445</v>
       </c>
-      <c r="F82" s="48" t="s">
+      <c r="F82" s="50" t="s">
         <v>158</v>
       </c>
-      <c r="G82" s="48" t="s">
+      <c r="G82" s="50" t="s">
         <v>446</v>
       </c>
-      <c r="H82" s="48" t="s">
+      <c r="H82" s="50" t="s">
         <v>447</v>
       </c>
-      <c r="I82" s="56" t="s">
+      <c r="I82" s="59" t="s">
         <v>448</v>
       </c>
-      <c r="J82" s="57"/>
-[...4 lines deleted...]
-      <c r="D83" s="48" t="s">
+      <c r="J82" s="60"/>
+    </row>
+    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B83" s="49"/>
+      <c r="C83" s="50"/>
+      <c r="D83" s="50" t="s">
         <v>293</v>
       </c>
-      <c r="E83" s="48" t="s">
+      <c r="E83" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="F83" s="48" t="s">
+      <c r="F83" s="50" t="s">
         <v>449</v>
       </c>
-      <c r="G83" s="48" t="s">
+      <c r="G83" s="50" t="s">
         <v>450</v>
       </c>
-      <c r="H83" s="48" t="s">
+      <c r="H83" s="50" t="s">
         <v>451</v>
       </c>
-      <c r="I83" s="56" t="s">
+      <c r="I83" s="59" t="s">
         <v>452</v>
       </c>
-      <c r="J83" s="57" t="s">
+      <c r="J83" s="60" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D84" s="48" t="s">
+    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B84" s="49"/>
+      <c r="C84" s="50"/>
+      <c r="D84" s="50" t="s">
         <v>293</v>
       </c>
-      <c r="E84" s="48" t="s">
+      <c r="E84" s="50" t="s">
         <v>454</v>
       </c>
-      <c r="F84" s="48" t="s">
+      <c r="F84" s="50" t="s">
         <v>455</v>
       </c>
-      <c r="G84" s="48" t="s">
+      <c r="G84" s="50" t="s">
         <v>456</v>
       </c>
-      <c r="H84" s="48" t="s">
+      <c r="H84" s="50" t="s">
         <v>451</v>
       </c>
-      <c r="I84" s="56" t="s">
+      <c r="I84" s="59" t="s">
         <v>452</v>
       </c>
-      <c r="J84" s="57" t="s">
+      <c r="J84" s="60" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D85" s="48" t="s">
+    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B85" s="49"/>
+      <c r="C85" s="50"/>
+      <c r="D85" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E85" s="48" t="s">
+      <c r="E85" s="50" t="s">
         <v>457</v>
       </c>
-      <c r="F85" s="48" t="s">
+      <c r="F85" s="50" t="s">
         <v>458</v>
       </c>
-      <c r="G85" s="48" t="s">
+      <c r="G85" s="50" t="s">
         <v>459</v>
       </c>
-      <c r="H85" s="48"/>
-      <c r="I85" s="56" t="s">
+      <c r="H85" s="50"/>
+      <c r="I85" s="59" t="s">
         <v>460</v>
       </c>
-      <c r="J85" s="57"/>
-[...4 lines deleted...]
-      <c r="D86" s="48" t="s">
+      <c r="J85" s="60"/>
+    </row>
+    <row r="86" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B86" s="49"/>
+      <c r="C86" s="50"/>
+      <c r="D86" s="50" t="s">
         <v>145</v>
       </c>
-      <c r="E86" s="48" t="s">
+      <c r="E86" s="50" t="s">
         <v>461</v>
       </c>
-      <c r="F86" s="48" t="s">
+      <c r="F86" s="50" t="s">
         <v>462</v>
       </c>
-      <c r="G86" s="48" t="s">
+      <c r="G86" s="50" t="s">
         <v>463</v>
       </c>
-      <c r="H86" s="48"/>
-      <c r="I86" s="56" t="s">
+      <c r="H86" s="50"/>
+      <c r="I86" s="59" t="s">
         <v>464</v>
       </c>
-      <c r="J86" s="57" t="s">
+      <c r="J86" s="60" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D87" s="48" t="s">
+    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B87" s="49"/>
+      <c r="C87" s="50"/>
+      <c r="D87" s="50" t="s">
         <v>145</v>
       </c>
-      <c r="E87" s="48" t="s">
+      <c r="E87" s="50" t="s">
         <v>466</v>
       </c>
-      <c r="F87" s="48" t="s">
+      <c r="F87" s="50" t="s">
         <v>402</v>
       </c>
-      <c r="G87" s="48" t="s">
+      <c r="G87" s="50" t="s">
         <v>403</v>
       </c>
-      <c r="H87" s="48"/>
-      <c r="I87" s="48" t="s">
+      <c r="H87" s="50"/>
+      <c r="I87" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J87" s="57" t="s">
+      <c r="J87" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D88" s="48" t="s">
+    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B88" s="49"/>
+      <c r="C88" s="50"/>
+      <c r="D88" s="50" t="s">
         <v>467</v>
       </c>
-      <c r="E88" s="48" t="s">
+      <c r="E88" s="50" t="s">
         <v>468</v>
       </c>
-      <c r="F88" s="48" t="s">
+      <c r="F88" s="50" t="s">
         <v>409</v>
       </c>
-      <c r="G88" s="48" t="s">
+      <c r="G88" s="50" t="s">
         <v>403</v>
       </c>
-      <c r="H88" s="48"/>
-      <c r="I88" s="48" t="s">
+      <c r="H88" s="50"/>
+      <c r="I88" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J88" s="57" t="s">
+      <c r="J88" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="89" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D89" s="48" t="s">
+    <row r="89" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B89" s="49"/>
+      <c r="C89" s="50"/>
+      <c r="D89" s="50" t="s">
         <v>469</v>
       </c>
-      <c r="E89" s="48" t="s">
+      <c r="E89" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="F89" s="48" t="s">
+      <c r="F89" s="50" t="s">
         <v>470</v>
       </c>
-      <c r="G89" s="48" t="s">
+      <c r="G89" s="50" t="s">
         <v>471</v>
       </c>
-      <c r="H89" s="48"/>
-      <c r="I89" s="56" t="s">
+      <c r="H89" s="50"/>
+      <c r="I89" s="59" t="s">
         <v>472</v>
       </c>
-      <c r="J89" s="61" t="s">
+      <c r="J89" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="90" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D90" s="48" t="s">
+    <row r="90" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B90" s="49"/>
+      <c r="C90" s="50"/>
+      <c r="D90" s="50" t="s">
         <v>474</v>
       </c>
-      <c r="E90" s="48" t="s">
+      <c r="E90" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="F90" s="48" t="s">
+      <c r="F90" s="50" t="s">
         <v>475</v>
       </c>
-      <c r="G90" s="48" t="s">
+      <c r="G90" s="50" t="s">
         <v>476</v>
       </c>
-      <c r="H90" s="48"/>
-      <c r="I90" s="56" t="s">
+      <c r="H90" s="50"/>
+      <c r="I90" s="59" t="s">
         <v>103</v>
       </c>
-      <c r="J90" s="57" t="s">
+      <c r="J90" s="60" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="91" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D91" s="48" t="s">
+    <row r="91" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B91" s="49"/>
+      <c r="C91" s="50"/>
+      <c r="D91" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="E91" s="48" t="s">
+      <c r="E91" s="50" t="s">
         <v>477</v>
       </c>
-      <c r="F91" s="48" t="s">
+      <c r="F91" s="50" t="s">
         <v>478</v>
       </c>
-      <c r="G91" s="48" t="s">
+      <c r="G91" s="50" t="s">
         <v>479</v>
       </c>
-      <c r="H91" s="48" t="s">
+      <c r="H91" s="50" t="s">
         <v>480</v>
       </c>
-      <c r="I91" s="56" t="s">
+      <c r="I91" s="59" t="s">
         <v>481</v>
       </c>
-      <c r="J91" s="57" t="s">
+      <c r="J91" s="60" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="92" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D92" s="48" t="s">
+    <row r="92" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B92" s="49"/>
+      <c r="C92" s="50"/>
+      <c r="D92" s="50" t="s">
         <v>483</v>
       </c>
-      <c r="E92" s="48" t="s">
+      <c r="E92" s="50" t="s">
         <v>484</v>
       </c>
-      <c r="F92" s="48" t="s">
+      <c r="F92" s="50" t="s">
         <v>485</v>
       </c>
-      <c r="G92" s="48" t="s">
+      <c r="G92" s="50" t="s">
         <v>486</v>
       </c>
-      <c r="H92" s="48"/>
-      <c r="I92" s="48" t="s">
+      <c r="H92" s="50"/>
+      <c r="I92" s="50" t="s">
         <v>395</v>
       </c>
-      <c r="J92" s="57" t="s">
+      <c r="J92" s="60" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="93" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D93" s="48" t="s">
+    <row r="93" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B93" s="49"/>
+      <c r="C93" s="50"/>
+      <c r="D93" s="50" t="s">
         <v>222</v>
       </c>
-      <c r="E93" s="48" t="s">
+      <c r="E93" s="50" t="s">
         <v>487</v>
       </c>
-      <c r="F93" s="48" t="s">
+      <c r="F93" s="50" t="s">
         <v>488</v>
       </c>
-      <c r="G93" s="48" t="s">
+      <c r="G93" s="50" t="s">
         <v>489</v>
       </c>
-      <c r="H93" s="48" t="s">
+      <c r="H93" s="50" t="s">
         <v>225</v>
       </c>
-      <c r="I93" s="56" t="s">
+      <c r="I93" s="59" t="s">
         <v>490</v>
       </c>
-      <c r="J93" s="57" t="s">
+      <c r="J93" s="60" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="94" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D94" s="48" t="s">
+    <row r="94" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B94" s="49"/>
+      <c r="C94" s="50"/>
+      <c r="D94" s="50" t="s">
         <v>492</v>
       </c>
-      <c r="E94" s="48" t="s">
+      <c r="E94" s="50" t="s">
         <v>493</v>
       </c>
-      <c r="F94" s="48" t="s">
+      <c r="F94" s="50" t="s">
         <v>493</v>
       </c>
-      <c r="G94" s="48" t="s">
+      <c r="G94" s="50" t="s">
         <v>494</v>
       </c>
-      <c r="H94" s="48" t="s">
+      <c r="H94" s="50" t="s">
         <v>495</v>
       </c>
-      <c r="I94" s="56" t="s">
+      <c r="I94" s="59" t="s">
         <v>496</v>
       </c>
-      <c r="J94" s="57" t="s">
+      <c r="J94" s="60" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="95" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D95" s="48" t="s">
+    <row r="95" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B95" s="49"/>
+      <c r="C95" s="50"/>
+      <c r="D95" s="50" t="s">
         <v>498</v>
       </c>
-      <c r="E95" s="48" t="s">
+      <c r="E95" s="50" t="s">
         <v>499</v>
       </c>
-      <c r="F95" s="48" t="s">
+      <c r="F95" s="50" t="s">
         <v>500</v>
       </c>
-      <c r="G95" s="48" t="s">
+      <c r="G95" s="50" t="s">
         <v>501</v>
       </c>
-      <c r="H95" s="53" t="s">
+      <c r="H95" s="56" t="s">
         <v>502</v>
       </c>
-      <c r="I95" s="56" t="s">
+      <c r="I95" s="59" t="s">
         <v>503</v>
       </c>
-      <c r="J95" s="57" t="s">
+      <c r="J95" s="60" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="96" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D96" s="48" t="s">
+    <row r="96" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B96" s="49"/>
+      <c r="C96" s="50"/>
+      <c r="D96" s="50" t="s">
         <v>505</v>
       </c>
-      <c r="E96" s="48" t="s">
+      <c r="E96" s="50" t="s">
         <v>506</v>
       </c>
-      <c r="F96" s="48" t="s">
+      <c r="F96" s="50" t="s">
         <v>500</v>
       </c>
-      <c r="G96" s="48" t="s">
+      <c r="G96" s="50" t="s">
         <v>507</v>
       </c>
-      <c r="H96" s="53" t="s">
+      <c r="H96" s="56" t="s">
         <v>502</v>
       </c>
-      <c r="I96" s="56"/>
-[...5 lines deleted...]
-      <c r="D97" s="48" t="s">
+      <c r="I96" s="59"/>
+      <c r="J96" s="60"/>
+    </row>
+    <row r="97" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B97" s="49"/>
+      <c r="C97" s="50"/>
+      <c r="D97" s="50" t="s">
         <v>508</v>
       </c>
-      <c r="E97" s="48" t="s">
+      <c r="E97" s="50" t="s">
         <v>76</v>
       </c>
-      <c r="F97" s="48" t="s">
+      <c r="F97" s="50" t="s">
         <v>478</v>
       </c>
-      <c r="G97" s="48" t="s">
+      <c r="G97" s="50" t="s">
         <v>509</v>
       </c>
-      <c r="H97" s="48" t="s">
+      <c r="H97" s="50" t="s">
         <v>480</v>
       </c>
-      <c r="I97" s="56" t="s">
+      <c r="I97" s="59" t="s">
         <v>481</v>
       </c>
-      <c r="J97" s="55" t="s">
+      <c r="J97" s="58" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="98" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D98" s="42" t="s">
+    <row r="98" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B98" s="49"/>
+      <c r="C98" s="50"/>
+      <c r="D98" s="44" t="s">
         <v>510</v>
       </c>
-      <c r="E98" s="42" t="s">
+      <c r="E98" s="44" t="s">
         <v>511</v>
       </c>
-      <c r="F98" s="42" t="s">
+      <c r="F98" s="44" t="s">
         <v>355</v>
       </c>
-      <c r="G98" s="53" t="s">
+      <c r="G98" s="56" t="s">
         <v>356</v>
       </c>
-      <c r="H98" s="53" t="s">
+      <c r="H98" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I98" s="56" t="s">
+      <c r="I98" s="59" t="s">
         <v>512</v>
       </c>
-      <c r="J98" s="61" t="s">
+      <c r="J98" s="64" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="99" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J97"/>
   <dataValidations count="5">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F4:F16 F18:F59 F61:F93 F95:F97">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G4:G98">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1"/>
     <hyperlink ref="J5" r:id="rId2"/>
     <hyperlink ref="J14" r:id="rId3"/>
     <hyperlink ref="J19" r:id="rId4"/>
     <hyperlink ref="J28" r:id="rId5"/>
     <hyperlink ref="J31" r:id="rId6"/>
     <hyperlink ref="J36" r:id="rId7"/>
     <hyperlink ref="J37" r:id="rId8"/>
@@ -7334,2585 +7676,2585 @@
     <hyperlink ref="J80" r:id="rId30"/>
     <hyperlink ref="J81" r:id="rId31"/>
     <hyperlink ref="J86" r:id="rId32"/>
     <hyperlink ref="J87" r:id="rId33"/>
     <hyperlink ref="J88" r:id="rId34"/>
     <hyperlink ref="J91" r:id="rId35"/>
     <hyperlink ref="J93" r:id="rId36"/>
     <hyperlink ref="J95" r:id="rId37"/>
     <hyperlink ref="J97" r:id="rId38"/>
     <hyperlink ref="J98" r:id="rId39"/>
   </hyperlinks>
   <drawing r:id="rId40"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="40" width="5.16"/>
-[...9 lines deleted...]
-    <col min="11" max="1025" style="40" width="21.72"/>
+    <col min="1" max="1" style="42" width="5.69"/>
+    <col min="2" max="2" style="76" width="17.35"/>
+    <col min="3" max="3" style="45" width="22.25"/>
+    <col min="4" max="4" style="45" width="22.25"/>
+    <col min="5" max="5" style="45" width="35.9"/>
+    <col min="6" max="6" style="45" width="31.13"/>
+    <col min="7" max="7" style="46" width="68.5"/>
+    <col min="8" max="8" style="45" width="43.98"/>
+    <col min="9" max="9" style="44" width="43.98"/>
+    <col min="10" max="10" style="45" width="43.98"/>
+    <col min="11" max="1025" style="42" width="22.25"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="1">
       <c r="G1" s="3"/>
     </row>
-    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="45">
+    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B3" s="53" t="s">
+    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B3" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="D3" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="E3" s="56" t="s">
         <v>514</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="56" t="s">
         <v>515</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="56" t="s">
         <v>516</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I3" s="56" t="s">
+      <c r="I3" s="59" t="s">
         <v>517</v>
       </c>
-      <c r="J3" s="61" t="s">
+      <c r="J3" s="64" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B4" s="53" t="s">
+    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B4" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="56" t="s">
         <v>519</v>
       </c>
-      <c r="D4" s="53" t="s">
+      <c r="D4" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="56" t="s">
         <v>520</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="56" t="s">
         <v>515</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="G4" s="56" t="s">
         <v>516</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I4" s="56" t="s">
+      <c r="I4" s="59" t="s">
         <v>517</v>
       </c>
-      <c r="J4" s="61" t="s">
+      <c r="J4" s="64" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B5" s="53" t="s">
+    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B5" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="56" t="s">
         <v>521</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="E5" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F5" s="53" t="s">
+      <c r="F5" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="G5" s="53" t="s">
+      <c r="G5" s="56" t="s">
         <v>522</v>
       </c>
-      <c r="H5" s="53" t="s">
+      <c r="H5" s="56" t="s">
         <v>523</v>
       </c>
-      <c r="I5" s="56" t="s">
+      <c r="I5" s="59" t="s">
         <v>67</v>
       </c>
-      <c r="J5" s="61" t="s">
+      <c r="J5" s="64" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B6" s="53" t="s">
+    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B6" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="53" t="s">
+      <c r="C6" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D6" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E6" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F6" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G6" s="53" t="s">
+      <c r="G6" s="56" t="s">
         <v>524</v>
       </c>
-      <c r="H6" s="53" t="s">
+      <c r="H6" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I6" s="56" t="s">
+      <c r="I6" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="J6" s="61" t="s">
+      <c r="J6" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B7" s="53" t="s">
+    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B7" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C7" s="53" t="s">
+      <c r="C7" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="D7" s="53" t="s">
+      <c r="D7" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E7" s="53" t="s">
+      <c r="E7" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="F7" s="53" t="s">
+      <c r="F7" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="G7" s="53" t="s">
+      <c r="G7" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="H7" s="53" t="s">
+      <c r="H7" s="56" t="s">
         <v>526</v>
       </c>
-      <c r="I7" s="53"/>
-[...3 lines deleted...]
-      <c r="B8" s="53" t="s">
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+    </row>
+    <row r="8" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B8" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="C8" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="56" t="s">
         <v>91</v>
       </c>
-      <c r="H8" s="53" t="s">
+      <c r="H8" s="56" t="s">
         <v>92</v>
       </c>
-      <c r="I8" s="56" t="s">
+      <c r="I8" s="59" t="s">
         <v>527</v>
       </c>
-      <c r="J8" s="61" t="s">
+      <c r="J8" s="64" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="9" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B9" s="53" t="s">
+    <row r="9" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B9" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D9" s="53" t="s">
+      <c r="D9" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E9" s="53" t="s">
+      <c r="E9" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="F9" s="53" t="s">
+      <c r="F9" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="G9" s="53" t="s">
+      <c r="G9" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="H9" s="53" t="s">
+      <c r="H9" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I9" s="56" t="s">
+      <c r="I9" s="59" t="s">
         <v>101</v>
       </c>
-      <c r="J9" s="61" t="s">
+      <c r="J9" s="64" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="10" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B10" s="53" t="s">
+    <row r="10" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B10" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="48" t="s">
+      <c r="C10" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E10" s="53" t="s">
+      <c r="E10" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="F10" s="53" t="s">
+      <c r="F10" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="G10" s="53" t="s">
+      <c r="G10" s="56" t="s">
         <v>528</v>
       </c>
-      <c r="H10" s="53" t="s">
+      <c r="H10" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I10" s="56" t="s">
+      <c r="I10" s="59" t="s">
         <v>103</v>
       </c>
-      <c r="J10" s="61" t="s">
+      <c r="J10" s="64" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B11" s="53" t="s">
+    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B11" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="48" t="s">
+      <c r="C11" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="D11" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E11" s="53" t="s">
+      <c r="E11" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="F11" s="53" t="s">
+      <c r="F11" s="56" t="s">
         <v>105</v>
       </c>
-      <c r="G11" s="53" t="s">
+      <c r="G11" s="56" t="s">
         <v>106</v>
       </c>
-      <c r="H11" s="53" t="s">
+      <c r="H11" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="I11" s="53"/>
-[...3 lines deleted...]
-      <c r="B12" s="53" t="s">
+      <c r="I11" s="56"/>
+      <c r="J11" s="56"/>
+    </row>
+    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B12" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="53" t="s">
+      <c r="C12" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="D12" s="53" t="s">
+      <c r="D12" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="E12" s="53" t="s">
+      <c r="E12" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="F12" s="53" t="s">
+      <c r="F12" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="G12" s="53" t="s">
+      <c r="G12" s="56" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="53" t="s">
+      <c r="H12" s="56" t="s">
         <v>119</v>
       </c>
-      <c r="I12" s="56" t="s">
+      <c r="I12" s="59" t="s">
         <v>529</v>
       </c>
-      <c r="J12" s="61" t="s">
+      <c r="J12" s="64" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B13" s="53" t="s">
+    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B13" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="53" t="s">
+      <c r="C13" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="D13" s="53" t="s">
+      <c r="D13" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="E13" s="53" t="s">
+      <c r="E13" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="F13" s="53" t="s">
+      <c r="F13" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="G13" s="53" t="s">
+      <c r="G13" s="56" t="s">
         <v>118</v>
       </c>
-      <c r="H13" s="53" t="s">
+      <c r="H13" s="56" t="s">
         <v>123</v>
       </c>
-      <c r="I13" s="56" t="s">
+      <c r="I13" s="59" t="s">
         <v>124</v>
       </c>
-      <c r="J13" s="61" t="s">
+      <c r="J13" s="64" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="14" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B14" s="53" t="s">
+    <row r="14" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B14" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C14" s="53" t="s">
+      <c r="C14" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D14" s="53" t="s">
+      <c r="D14" s="56" t="s">
         <v>128</v>
       </c>
       <c r="E14" s="27" t="s">
         <v>129</v>
       </c>
       <c r="F14" s="27" t="s">
         <v>129</v>
       </c>
-      <c r="G14" s="53" t="s">
+      <c r="G14" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="H14" s="53" t="s">
+      <c r="H14" s="56" t="s">
         <v>530</v>
       </c>
-      <c r="I14" s="56" t="s">
+      <c r="I14" s="59" t="s">
         <v>132</v>
       </c>
-      <c r="J14" s="61" t="s">
+      <c r="J14" s="64" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B15" s="53" t="s">
+    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B15" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C15" s="48" t="s">
+      <c r="C15" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D15" s="53" t="s">
+      <c r="D15" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E15" s="53" t="s">
+      <c r="E15" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F15" s="53" t="s">
+      <c r="F15" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="G15" s="53" t="s">
+      <c r="G15" s="56" t="s">
         <v>137</v>
       </c>
-      <c r="H15" s="53" t="s">
+      <c r="H15" s="56" t="s">
         <v>531</v>
       </c>
-      <c r="I15" s="53"/>
-[...3 lines deleted...]
-      <c r="B16" s="53" t="s">
+      <c r="I15" s="56"/>
+      <c r="J15" s="56"/>
+    </row>
+    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B16" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C16" s="48" t="s">
+      <c r="C16" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="D16" s="56" t="s">
         <v>139</v>
       </c>
-      <c r="E16" s="53" t="s">
+      <c r="E16" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F16" s="53" t="s">
+      <c r="F16" s="56" t="s">
         <v>140</v>
       </c>
-      <c r="G16" s="53" t="s">
+      <c r="G16" s="56" t="s">
         <v>532</v>
       </c>
-      <c r="H16" s="53" t="s">
+      <c r="H16" s="56" t="s">
         <v>123</v>
       </c>
-      <c r="I16" s="53"/>
-[...3 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+    </row>
+    <row r="17" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B17" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="53" t="s">
+      <c r="C17" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="D17" s="53" t="s">
+      <c r="D17" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="E17" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="F17" s="53" t="s">
+      <c r="F17" s="56" t="s">
         <v>533</v>
       </c>
-      <c r="G17" s="53" t="s">
+      <c r="G17" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="H17" s="53" t="s">
+      <c r="H17" s="56" t="s">
         <v>534</v>
       </c>
-      <c r="I17" s="56" t="s">
+      <c r="I17" s="59" t="s">
         <v>535</v>
       </c>
-      <c r="J17" s="61" t="s">
+      <c r="J17" s="64" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="18" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B18" s="53" t="s">
+    <row r="18" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B18" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C18" s="53" t="s">
+      <c r="C18" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="D18" s="53" t="s">
+      <c r="D18" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E18" s="53" t="s">
+      <c r="E18" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="F18" s="53" t="s">
+      <c r="F18" s="56" t="s">
         <v>147</v>
       </c>
-      <c r="G18" s="53" t="s">
+      <c r="G18" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="H18" s="53" t="s">
+      <c r="H18" s="56" t="s">
         <v>534</v>
       </c>
-      <c r="I18" s="56" t="s">
+      <c r="I18" s="59" t="s">
         <v>535</v>
       </c>
-      <c r="J18" s="61" t="s">
+      <c r="J18" s="64" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="19" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B19" s="53" t="s">
+    <row r="19" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B19" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C19" s="53" t="s">
+      <c r="C19" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="D19" s="53" t="s">
+      <c r="D19" s="56" t="s">
         <v>536</v>
       </c>
-      <c r="E19" s="53" t="s">
+      <c r="E19" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="F19" s="53" t="s">
+      <c r="F19" s="56" t="s">
         <v>537</v>
       </c>
-      <c r="G19" s="53" t="s">
+      <c r="G19" s="56" t="s">
         <v>538</v>
       </c>
-      <c r="H19" s="53" t="s">
+      <c r="H19" s="56" t="s">
         <v>370</v>
       </c>
-      <c r="I19" s="56" t="s">
+      <c r="I19" s="59" t="s">
         <v>539</v>
       </c>
-      <c r="J19" s="57" t="s">
+      <c r="J19" s="60" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B20" s="53" t="s">
+    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B20" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="53" t="s">
+      <c r="C20" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="D20" s="53" t="s">
+      <c r="D20" s="56" t="s">
         <v>157</v>
       </c>
-      <c r="E20" s="53" t="s">
+      <c r="E20" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="F20" s="53" t="s">
+      <c r="F20" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G20" s="53" t="s">
+      <c r="G20" s="56" t="s">
         <v>159</v>
       </c>
-      <c r="H20" s="53" t="s">
+      <c r="H20" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="I20" s="56" t="s">
+      <c r="I20" s="59" t="s">
         <v>540</v>
       </c>
-      <c r="J20" s="61" t="s">
+      <c r="J20" s="64" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B21" s="53" t="s">
+    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B21" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C21" s="53" t="s">
+      <c r="C21" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D21" s="53" t="s">
+      <c r="D21" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="E21" s="53" t="s">
+      <c r="E21" s="56" t="s">
         <v>166</v>
       </c>
-      <c r="F21" s="53" t="s">
+      <c r="F21" s="56" t="s">
         <v>167</v>
       </c>
-      <c r="G21" s="53" t="s">
+      <c r="G21" s="56" t="s">
         <v>542</v>
       </c>
-      <c r="H21" s="72"/>
-      <c r="I21" s="56" t="s">
+      <c r="H21" s="77"/>
+      <c r="I21" s="59" t="s">
         <v>169</v>
       </c>
-      <c r="J21" s="61" t="s">
+      <c r="J21" s="64" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B22" s="53" t="s">
+    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B22" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C22" s="53" t="s">
+      <c r="C22" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D22" s="53" t="s">
+      <c r="D22" s="56" t="s">
         <v>172</v>
       </c>
-      <c r="E22" s="53" t="s">
+      <c r="E22" s="56" t="s">
         <v>173</v>
       </c>
-      <c r="F22" s="53" t="s">
+      <c r="F22" s="78" t="s">
         <v>174</v>
       </c>
-      <c r="G22" s="53" t="s">
+      <c r="G22" s="78" t="s">
         <v>175</v>
       </c>
-      <c r="H22" s="72"/>
-      <c r="I22" s="56" t="s">
+      <c r="H22" s="77"/>
+      <c r="I22" s="59" t="s">
         <v>539</v>
       </c>
-      <c r="J22" s="57" t="s">
+      <c r="J22" s="60" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B23" s="53" t="s">
+    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B23" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C23" s="53" t="s">
+      <c r="C23" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="53" t="s">
+      <c r="D23" s="56" t="s">
         <v>178</v>
       </c>
-      <c r="E23" s="53" t="s">
+      <c r="E23" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="F23" s="53" t="s">
+      <c r="F23" s="78" t="s">
         <v>543</v>
       </c>
-      <c r="G23" s="53" t="s">
+      <c r="G23" s="78" t="s">
         <v>181</v>
       </c>
-      <c r="H23" s="53" t="s">
+      <c r="H23" s="56" t="s">
         <v>544</v>
       </c>
-      <c r="I23" s="53"/>
-[...3 lines deleted...]
-      <c r="B24" s="53" t="s">
+      <c r="I23" s="56"/>
+      <c r="J23" s="56"/>
+    </row>
+    <row r="24" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B24" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C24" s="53" t="s">
+      <c r="C24" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="53" t="s">
+      <c r="D24" s="56" t="s">
         <v>178</v>
       </c>
-      <c r="E24" s="53" t="s">
+      <c r="E24" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="F24" s="53" t="s">
+      <c r="F24" s="78" t="s">
         <v>543</v>
       </c>
-      <c r="G24" s="53" t="s">
+      <c r="G24" s="78" t="s">
         <v>545</v>
       </c>
-      <c r="H24" s="53" t="s">
+      <c r="H24" s="56" t="s">
         <v>546</v>
       </c>
-      <c r="I24" s="56" t="s">
+      <c r="I24" s="59" t="s">
         <v>547</v>
       </c>
-      <c r="J24" s="61" t="s">
+      <c r="J24" s="64" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B25" s="47" t="s">
+    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B25" s="49" t="s">
         <v>185</v>
       </c>
-      <c r="C25" s="48" t="s">
+      <c r="C25" s="50" t="s">
         <v>186</v>
       </c>
-      <c r="D25" s="48" t="s">
+      <c r="D25" s="50" t="s">
         <v>187</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>188</v>
       </c>
-      <c r="F25" s="48" t="s">
+      <c r="F25" s="67" t="s">
         <v>189</v>
       </c>
-      <c r="G25" s="48" t="s">
+      <c r="G25" s="67" t="s">
         <v>190</v>
       </c>
-      <c r="H25" s="48" t="s">
+      <c r="H25" s="50" t="s">
         <v>191</v>
       </c>
-      <c r="I25" s="48"/>
-[...3 lines deleted...]
-      <c r="B26" s="53" t="s">
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+    </row>
+    <row r="26" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B26" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C26" s="53" t="s">
+      <c r="C26" s="56" t="s">
         <v>192</v>
       </c>
-      <c r="D26" s="53" t="s">
+      <c r="D26" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="E26" s="53" t="s">
+      <c r="E26" s="56" t="s">
         <v>193</v>
       </c>
-      <c r="F26" s="53" t="s">
+      <c r="F26" s="56" t="s">
         <v>194</v>
       </c>
-      <c r="G26" s="53" t="s">
+      <c r="G26" s="56" t="s">
         <v>195</v>
       </c>
-      <c r="H26" s="53" t="s">
+      <c r="H26" s="56" t="s">
         <v>549</v>
       </c>
-      <c r="I26" s="56" t="s">
+      <c r="I26" s="59" t="s">
         <v>550</v>
       </c>
-      <c r="J26" s="61" t="s">
+      <c r="J26" s="64" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B27" s="47" t="s">
+    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B27" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C27" s="48" t="s">
+      <c r="C27" s="50" t="s">
         <v>198</v>
       </c>
-      <c r="D27" s="48" t="s">
+      <c r="D27" s="50" t="s">
         <v>199</v>
       </c>
-      <c r="E27" s="48" t="s">
+      <c r="E27" s="50" t="s">
         <v>200</v>
       </c>
-      <c r="F27" s="48" t="s">
+      <c r="F27" s="50" t="s">
         <v>201</v>
       </c>
-      <c r="G27" s="48" t="s">
+      <c r="G27" s="50" t="s">
         <v>202</v>
       </c>
-      <c r="H27" s="48"/>
-      <c r="I27" s="56" t="s">
+      <c r="H27" s="50"/>
+      <c r="I27" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="J27" s="57" t="s">
+      <c r="J27" s="60" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B28" s="53" t="s">
+    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B28" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C28" s="53" t="s">
+      <c r="C28" s="56" t="s">
         <v>198</v>
       </c>
-      <c r="D28" s="53" t="s">
+      <c r="D28" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="E28" s="53" t="s">
+      <c r="E28" s="56" t="s">
         <v>205</v>
       </c>
-      <c r="F28" s="53" t="s">
+      <c r="F28" s="56" t="s">
         <v>194</v>
       </c>
-      <c r="G28" s="53" t="s">
+      <c r="G28" s="56" t="s">
         <v>206</v>
       </c>
-      <c r="H28" s="53" t="s">
+      <c r="H28" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="I28" s="56" t="s">
+      <c r="I28" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="J28" s="61" t="s">
+      <c r="J28" s="64" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B29" s="73" t="s">
+    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B29" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C29" s="53" t="s">
+      <c r="C29" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D29" s="53" t="s">
+      <c r="D29" s="56" t="s">
         <v>208</v>
       </c>
-      <c r="E29" s="53" t="s">
+      <c r="E29" s="56" t="s">
         <v>215</v>
       </c>
-      <c r="F29" s="53" t="s">
+      <c r="F29" s="56" t="s">
         <v>216</v>
       </c>
-      <c r="G29" s="53" t="s">
+      <c r="G29" s="56" t="s">
         <v>217</v>
       </c>
-      <c r="H29" s="53" t="s">
+      <c r="H29" s="56" t="s">
         <v>551</v>
       </c>
-      <c r="I29" s="56" t="s">
+      <c r="I29" s="59" t="s">
         <v>552</v>
       </c>
-      <c r="J29" s="61" t="s">
+      <c r="J29" s="64" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B30" s="73" t="s">
+    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B30" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C30" s="53" t="s">
+      <c r="C30" s="56" t="s">
         <v>221</v>
       </c>
-      <c r="D30" s="53" t="s">
+      <c r="D30" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E30" s="53" t="s">
+      <c r="E30" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="F30" s="53" t="s">
+      <c r="F30" s="56" t="s">
         <v>223</v>
       </c>
-      <c r="G30" s="53" t="s">
+      <c r="G30" s="56" t="s">
         <v>553</v>
       </c>
-      <c r="H30" s="53" t="s">
+      <c r="H30" s="56" t="s">
         <v>554</v>
       </c>
-      <c r="I30" s="56" t="s">
+      <c r="I30" s="59" t="s">
         <v>555</v>
       </c>
-      <c r="J30" s="61" t="s">
+      <c r="J30" s="64" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B31" s="53" t="s">
+    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B31" s="56" t="s">
         <v>236</v>
       </c>
-      <c r="C31" s="48" t="s">
+      <c r="C31" s="50" t="s">
         <v>237</v>
       </c>
-      <c r="D31" s="53" t="s">
+      <c r="D31" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="E31" s="53" t="s">
+      <c r="E31" s="56" t="s">
         <v>239</v>
       </c>
-      <c r="F31" s="53" t="s">
+      <c r="F31" s="56" t="s">
         <v>556</v>
       </c>
-      <c r="G31" s="53" t="s">
+      <c r="G31" s="56" t="s">
         <v>557</v>
       </c>
-      <c r="H31" s="53" t="s">
+      <c r="H31" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="I31" s="53"/>
-[...3 lines deleted...]
-      <c r="B32" s="53" t="s">
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+    </row>
+    <row r="32" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B32" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C32" s="53" t="s">
+      <c r="C32" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="D32" s="53" t="s">
+      <c r="D32" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="53" t="s">
+      <c r="E32" s="56" t="s">
         <v>244</v>
       </c>
-      <c r="F32" s="53" t="s">
+      <c r="F32" s="56" t="s">
         <v>245</v>
       </c>
-      <c r="G32" s="53" t="s">
+      <c r="G32" s="56" t="s">
         <v>246</v>
       </c>
-      <c r="H32" s="53" t="s">
+      <c r="H32" s="56" t="s">
         <v>558</v>
       </c>
-      <c r="I32" s="56" t="s">
+      <c r="I32" s="59" t="s">
         <v>559</v>
       </c>
-      <c r="J32" s="61" t="s">
+      <c r="J32" s="64" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B33" s="53" t="s">
+    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B33" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C33" s="53" t="s">
+      <c r="C33" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="D33" s="53" t="s">
+      <c r="D33" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E33" s="53" t="s">
+      <c r="E33" s="56" t="s">
         <v>250</v>
       </c>
-      <c r="F33" s="53" t="s">
+      <c r="F33" s="56" t="s">
         <v>251</v>
       </c>
-      <c r="G33" s="53" t="s">
+      <c r="G33" s="56" t="s">
         <v>252</v>
       </c>
-      <c r="H33" s="53" t="s">
+      <c r="H33" s="56" t="s">
         <v>253</v>
       </c>
-      <c r="I33" s="53" t="s">
+      <c r="I33" s="56" t="s">
         <v>254</v>
       </c>
-      <c r="J33" s="61" t="s">
+      <c r="J33" s="64" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B34" s="53" t="s">
+    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B34" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C34" s="53" t="s">
+      <c r="C34" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D34" s="53" t="s">
+      <c r="D34" s="56" t="s">
         <v>561</v>
       </c>
-      <c r="E34" s="53" t="s">
+      <c r="E34" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F34" s="53" t="s">
+      <c r="F34" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="G34" s="53" t="s">
+      <c r="G34" s="56" t="s">
         <v>562</v>
       </c>
-      <c r="H34" s="53" t="s">
+      <c r="H34" s="56" t="s">
         <v>563</v>
       </c>
-      <c r="I34" s="56" t="s">
+      <c r="I34" s="59" t="s">
         <v>564</v>
       </c>
-      <c r="J34" s="61" t="s">
+      <c r="J34" s="64" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B35" s="53" t="s">
+    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B35" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C35" s="53" t="s">
+      <c r="C35" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D35" s="53" t="s">
+      <c r="D35" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E35" s="53" t="s">
+      <c r="E35" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F35" s="53" t="s">
+      <c r="F35" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="G35" s="53" t="s">
+      <c r="G35" s="56" t="s">
         <v>566</v>
       </c>
-      <c r="H35" s="72"/>
-      <c r="I35" s="56" t="s">
+      <c r="H35" s="77"/>
+      <c r="I35" s="59" t="s">
         <v>567</v>
       </c>
-      <c r="J35" s="61" t="s">
+      <c r="J35" s="64" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B36" s="53" t="s">
+    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B36" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C36" s="53" t="s">
+      <c r="C36" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D36" s="53" t="s">
+      <c r="D36" s="56" t="s">
         <v>569</v>
       </c>
-      <c r="E36" s="53" t="s">
+      <c r="E36" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F36" s="53" t="s">
+      <c r="F36" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="G36" s="53" t="s">
+      <c r="G36" s="56" t="s">
         <v>566</v>
       </c>
-      <c r="H36" s="53" t="s">
+      <c r="H36" s="56" t="s">
         <v>570</v>
       </c>
-      <c r="I36" s="56" t="s">
+      <c r="I36" s="59" t="s">
         <v>571</v>
       </c>
-      <c r="J36" s="61" t="s">
+      <c r="J36" s="64" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B37" s="53" t="s">
+    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B37" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C37" s="53" t="s">
+      <c r="C37" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D37" s="53" t="s">
+      <c r="D37" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E37" s="53" t="s">
+      <c r="E37" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F37" s="53" t="s">
+      <c r="F37" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G37" s="53" t="s">
+      <c r="G37" s="56" t="s">
         <v>573</v>
       </c>
-      <c r="H37" s="74" t="s">
+      <c r="H37" s="80" t="s">
         <v>270</v>
       </c>
-      <c r="I37" s="56" t="s">
+      <c r="I37" s="59" t="s">
         <v>574</v>
       </c>
-      <c r="J37" s="61" t="s">
+      <c r="J37" s="64" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B38" s="53" t="s">
+    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B38" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C38" s="53" t="s">
+      <c r="C38" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="D38" s="53" t="s">
+      <c r="D38" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="E38" s="53" t="s">
+      <c r="E38" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="F38" s="53" t="s">
+      <c r="F38" s="56" t="s">
         <v>274</v>
       </c>
-      <c r="G38" s="53" t="s">
+      <c r="G38" s="56" t="s">
         <v>576</v>
       </c>
-      <c r="H38" s="53" t="s">
+      <c r="H38" s="56" t="s">
         <v>577</v>
       </c>
-      <c r="I38" s="53" t="s">
+      <c r="I38" s="56" t="s">
         <v>578</v>
       </c>
-      <c r="J38" s="61" t="s">
+      <c r="J38" s="64" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B39" s="53" t="s">
+    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B39" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C39" s="53" t="s">
+      <c r="C39" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="D39" s="53" t="s">
+      <c r="D39" s="56" t="s">
         <v>278</v>
       </c>
-      <c r="E39" s="53" t="s">
+      <c r="E39" s="56" t="s">
         <v>279</v>
       </c>
-      <c r="F39" s="53" t="s">
+      <c r="F39" s="56" t="s">
         <v>579</v>
       </c>
-      <c r="G39" s="53" t="s">
+      <c r="G39" s="56" t="s">
         <v>281</v>
       </c>
-      <c r="H39" s="72"/>
-      <c r="I39" s="48" t="s">
+      <c r="H39" s="77"/>
+      <c r="I39" s="50" t="s">
         <v>282</v>
       </c>
-      <c r="J39" s="57" t="s">
+      <c r="J39" s="60" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B40" s="53" t="s">
+    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B40" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C40" s="53" t="s">
+      <c r="C40" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D40" s="53" t="s">
+      <c r="D40" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E40" s="53" t="s">
+      <c r="E40" s="56" t="s">
         <v>294</v>
       </c>
-      <c r="F40" s="53" t="s">
+      <c r="F40" s="56" t="s">
         <v>295</v>
       </c>
-      <c r="G40" s="53" t="s">
+      <c r="G40" s="56" t="s">
         <v>296</v>
       </c>
-      <c r="H40" s="53" t="s">
+      <c r="H40" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I40" s="53" t="s">
+      <c r="I40" s="56" t="s">
         <v>580</v>
       </c>
-      <c r="J40" s="61" t="s">
+      <c r="J40" s="64" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B41" s="53" t="s">
+    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B41" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C41" s="53" t="s">
+      <c r="C41" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D41" s="53" t="s">
+      <c r="D41" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E41" s="53" t="s">
+      <c r="E41" s="56" t="s">
         <v>294</v>
       </c>
-      <c r="F41" s="53" t="s">
+      <c r="F41" s="56" t="s">
         <v>460</v>
       </c>
-      <c r="G41" s="53" t="s">
+      <c r="G41" s="56" t="s">
         <v>581</v>
       </c>
-      <c r="H41" s="53" t="s">
+      <c r="H41" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I41" s="56" t="s">
+      <c r="I41" s="59" t="s">
         <v>582</v>
       </c>
-      <c r="J41" s="61" t="s">
+      <c r="J41" s="64" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B42" s="67" t="s">
+    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B42" s="72" t="s">
         <v>286</v>
       </c>
       <c r="C42" s="27" t="s">
         <v>284</v>
       </c>
       <c r="D42" s="27" t="s">
         <v>299</v>
       </c>
       <c r="E42" s="27" t="s">
         <v>300</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>301</v>
       </c>
       <c r="G42" s="27" t="s">
         <v>302</v>
       </c>
       <c r="H42" s="27" t="s">
         <v>303</v>
       </c>
       <c r="I42" s="27" t="s">
         <v>304</v>
       </c>
-      <c r="J42" s="68" t="s">
+      <c r="J42" s="73" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B43" s="53" t="s">
+    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B43" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C43" s="53" t="s">
+      <c r="C43" s="56" t="s">
         <v>306</v>
       </c>
-      <c r="D43" s="53" t="s">
+      <c r="D43" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E43" s="53" t="s">
+      <c r="E43" s="56" t="s">
         <v>307</v>
       </c>
-      <c r="F43" s="53" t="s">
+      <c r="F43" s="56" t="s">
         <v>105</v>
       </c>
-      <c r="G43" s="53" t="s">
+      <c r="G43" s="56" t="s">
         <v>106</v>
       </c>
-      <c r="H43" s="53" t="s">
+      <c r="H43" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="I43" s="53"/>
-[...3 lines deleted...]
-      <c r="B44" s="53" t="s">
+      <c r="I43" s="56"/>
+      <c r="J43" s="56"/>
+    </row>
+    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B44" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C44" s="53" t="s">
+      <c r="C44" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D44" s="53" t="s">
+      <c r="D44" s="56" t="s">
         <v>584</v>
       </c>
-      <c r="E44" s="53" t="s">
+      <c r="E44" s="56" t="s">
         <v>310</v>
       </c>
-      <c r="F44" s="53" t="s">
+      <c r="F44" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="G44" s="53" t="s">
+      <c r="G44" s="56" t="s">
         <v>585</v>
       </c>
-      <c r="H44" s="72"/>
-      <c r="I44" s="53" t="s">
+      <c r="H44" s="77"/>
+      <c r="I44" s="78" t="s">
         <v>586</v>
       </c>
-      <c r="J44" s="61" t="s">
+      <c r="J44" s="64" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B45" s="53" t="s">
+    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B45" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C45" s="53" t="s">
+      <c r="C45" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D45" s="53" t="s">
+      <c r="D45" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E45" s="53" t="s">
+      <c r="E45" s="56" t="s">
         <v>310</v>
       </c>
-      <c r="F45" s="53" t="s">
+      <c r="F45" s="56" t="s">
         <v>315</v>
       </c>
-      <c r="G45" s="53" t="s">
+      <c r="G45" s="56" t="s">
         <v>316</v>
       </c>
-      <c r="H45" s="53" t="s">
+      <c r="H45" s="56" t="s">
         <v>317</v>
       </c>
-      <c r="I45" s="56" t="s">
+      <c r="I45" s="59" t="s">
         <v>587</v>
       </c>
-      <c r="J45" s="61" t="s">
+      <c r="J45" s="64" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B46" s="53" t="s">
+    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B46" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C46" s="53" t="s">
+      <c r="C46" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D46" s="53" t="s">
+      <c r="D46" s="56" t="s">
         <v>322</v>
       </c>
-      <c r="E46" s="53" t="s">
+      <c r="E46" s="56" t="s">
         <v>323</v>
       </c>
-      <c r="F46" s="53" t="s">
+      <c r="F46" s="56" t="s">
         <v>588</v>
       </c>
-      <c r="G46" s="53" t="s">
+      <c r="G46" s="56" t="s">
         <v>589</v>
       </c>
-      <c r="H46" s="53" t="s">
+      <c r="H46" s="56" t="s">
         <v>590</v>
       </c>
-      <c r="I46" s="56" t="s">
+      <c r="I46" s="59" t="s">
         <v>472</v>
       </c>
-      <c r="J46" s="61" t="s">
+      <c r="J46" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B47" s="53" t="s">
+    <row r="47" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B47" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C47" s="53" t="s">
+      <c r="C47" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D47" s="53" t="s">
+      <c r="D47" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E47" s="53" t="s">
+      <c r="E47" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F47" s="53" t="s">
+      <c r="F47" s="56" t="s">
         <v>326</v>
       </c>
-      <c r="G47" s="53" t="s">
+      <c r="G47" s="56" t="s">
         <v>327</v>
       </c>
-      <c r="H47" s="53" t="s">
+      <c r="H47" s="56" t="s">
         <v>591</v>
       </c>
-      <c r="I47" s="53"/>
-[...3 lines deleted...]
-      <c r="B48" s="53" t="s">
+      <c r="I47" s="56"/>
+      <c r="J47" s="56"/>
+    </row>
+    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B48" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C48" s="53" t="s">
+      <c r="C48" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D48" s="53" t="s">
+      <c r="D48" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="E48" s="53" t="s">
+      <c r="E48" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F48" s="53" t="s">
+      <c r="F48" s="56" t="s">
         <v>329</v>
       </c>
-      <c r="G48" s="53" t="s">
+      <c r="G48" s="56" t="s">
         <v>330</v>
       </c>
-      <c r="H48" s="53" t="s">
+      <c r="H48" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="I48" s="53"/>
-[...3 lines deleted...]
-      <c r="B49" s="53" t="s">
+      <c r="I48" s="56"/>
+      <c r="J48" s="56"/>
+    </row>
+    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B49" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C49" s="53" t="s">
+      <c r="C49" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D49" s="53" t="s">
+      <c r="D49" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="E49" s="53" t="s">
+      <c r="E49" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F49" s="53" t="s">
+      <c r="F49" s="56" t="s">
         <v>592</v>
       </c>
-      <c r="G49" s="53" t="s">
+      <c r="G49" s="56" t="s">
         <v>593</v>
       </c>
-      <c r="H49" s="53" t="s">
+      <c r="H49" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="I49" s="56" t="s">
+      <c r="I49" s="59" t="s">
         <v>594</v>
       </c>
-      <c r="J49" s="61" t="s">
+      <c r="J49" s="64" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="50" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B50" s="53" t="s">
+    <row r="50" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B50" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C50" s="53" t="s">
+      <c r="C50" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D50" s="53" t="s">
+      <c r="D50" s="56" t="s">
         <v>596</v>
       </c>
-      <c r="E50" s="53" t="s">
+      <c r="E50" s="56" t="s">
         <v>341</v>
       </c>
-      <c r="F50" s="53" t="s">
+      <c r="F50" s="78" t="s">
         <v>342</v>
       </c>
-      <c r="G50" s="53" t="s">
+      <c r="G50" s="78" t="s">
         <v>343</v>
       </c>
-      <c r="H50" s="53" t="s">
+      <c r="H50" s="56" t="s">
         <v>597</v>
       </c>
-      <c r="I50" s="53"/>
-[...3 lines deleted...]
-      <c r="B51" s="53" t="s">
+      <c r="I50" s="56"/>
+      <c r="J50" s="56"/>
+    </row>
+    <row r="51" ht="110.0" customFormat="1" s="48">
+      <c r="B51" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C51" s="53" t="s">
+      <c r="C51" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D51" s="53" t="s">
+      <c r="D51" s="56" t="s">
         <v>598</v>
       </c>
-      <c r="E51" s="53" t="s">
+      <c r="E51" s="56" t="s">
         <v>346</v>
       </c>
-      <c r="F51" s="53" t="s">
+      <c r="F51" s="56" t="s">
         <v>347</v>
       </c>
-      <c r="G51" s="53" t="s">
+      <c r="G51" s="56" t="s">
         <v>599</v>
       </c>
-      <c r="H51" s="53" t="s">
+      <c r="H51" s="56" t="s">
         <v>600</v>
       </c>
-      <c r="I51" s="53"/>
-[...3 lines deleted...]
-      <c r="B52" s="53" t="s">
+      <c r="I51" s="56"/>
+      <c r="J51" s="56"/>
+    </row>
+    <row r="52" ht="110.0" customFormat="1" s="48">
+      <c r="B52" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C52" s="53" t="s">
+      <c r="C52" s="56" t="s">
         <v>359</v>
       </c>
-      <c r="D52" s="53" t="s">
+      <c r="D52" s="56" t="s">
         <v>360</v>
       </c>
-      <c r="E52" s="53" t="s">
+      <c r="E52" s="56" t="s">
         <v>361</v>
       </c>
-      <c r="F52" s="53" t="s">
+      <c r="F52" s="56" t="s">
         <v>601</v>
       </c>
-      <c r="G52" s="53" t="s">
+      <c r="G52" s="56" t="s">
         <v>602</v>
       </c>
-      <c r="H52" s="53" t="s">
+      <c r="H52" s="56" t="s">
         <v>603</v>
       </c>
-      <c r="I52" s="56" t="s">
+      <c r="I52" s="59" t="s">
         <v>604</v>
       </c>
-      <c r="J52" s="61" t="s">
+      <c r="J52" s="64" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B53" s="47" t="s">
+    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B53" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C53" s="48" t="s">
+      <c r="C53" s="50" t="s">
         <v>353</v>
       </c>
-      <c r="D53" s="48" t="s">
+      <c r="D53" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="E53" s="48" t="s">
+      <c r="E53" s="50" t="s">
         <v>354</v>
       </c>
-      <c r="F53" s="48" t="s">
+      <c r="F53" s="50" t="s">
         <v>605</v>
       </c>
-      <c r="G53" s="48" t="s">
+      <c r="G53" s="50" t="s">
         <v>606</v>
       </c>
-      <c r="H53" s="48"/>
-      <c r="I53" s="48" t="s">
+      <c r="H53" s="50"/>
+      <c r="I53" s="50" t="s">
         <v>357</v>
       </c>
-      <c r="J53" s="57" t="s">
+      <c r="J53" s="60" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B54" s="53" t="s">
+    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B54" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C54" s="53" t="s">
+      <c r="C54" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="D54" s="53" t="s">
+      <c r="D54" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E54" s="53" t="s">
+      <c r="E54" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="F54" s="53" t="s">
+      <c r="F54" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="G54" s="53" t="s">
+      <c r="G54" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="H54" s="53" t="s">
+      <c r="H54" s="56" t="s">
         <v>607</v>
       </c>
-      <c r="I54" s="53" t="s">
+      <c r="I54" s="56" t="s">
         <v>608</v>
       </c>
-      <c r="J54" s="57" t="s">
+      <c r="J54" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="55" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B55" s="53" t="s">
+    <row r="55" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B55" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C55" s="48" t="s">
+      <c r="C55" s="50" t="s">
         <v>366</v>
       </c>
-      <c r="D55" s="53" t="s">
+      <c r="D55" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E55" s="53" t="s">
+      <c r="E55" s="56" t="s">
         <v>367</v>
       </c>
-      <c r="F55" s="53" t="s">
+      <c r="F55" s="56" t="s">
         <v>368</v>
       </c>
-      <c r="G55" s="53" t="s">
+      <c r="G55" s="56" t="s">
         <v>609</v>
       </c>
-      <c r="H55" s="53" t="s">
+      <c r="H55" s="56" t="s">
         <v>610</v>
       </c>
-      <c r="I55" s="53"/>
-[...3 lines deleted...]
-      <c r="B56" s="53" t="s">
+      <c r="I55" s="56"/>
+      <c r="J55" s="56"/>
+    </row>
+    <row r="56" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B56" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C56" s="48" t="s">
+      <c r="C56" s="50" t="s">
         <v>366</v>
       </c>
-      <c r="D56" s="53" t="s">
+      <c r="D56" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E56" s="53" t="s">
+      <c r="E56" s="56" t="s">
         <v>367</v>
       </c>
-      <c r="F56" s="53" t="s">
+      <c r="F56" s="56" t="s">
         <v>611</v>
       </c>
-      <c r="G56" s="53" t="s">
+      <c r="G56" s="56" t="s">
         <v>612</v>
       </c>
-      <c r="H56" s="53" t="s">
+      <c r="H56" s="56" t="s">
         <v>613</v>
       </c>
-      <c r="I56" s="56" t="s">
+      <c r="I56" s="59" t="s">
         <v>614</v>
       </c>
-      <c r="J56" s="61" t="s">
+      <c r="J56" s="64" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="57" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B57" s="53" t="s">
+    <row r="57" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B57" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C57" s="53" t="s">
+      <c r="C57" s="56" t="s">
         <v>377</v>
       </c>
-      <c r="D57" s="53" t="s">
+      <c r="D57" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E57" s="53" t="s">
+      <c r="E57" s="56" t="s">
         <v>379</v>
       </c>
-      <c r="F57" s="53" t="s">
+      <c r="F57" s="56" t="s">
         <v>616</v>
       </c>
-      <c r="G57" s="53" t="s">
+      <c r="G57" s="56" t="s">
         <v>617</v>
       </c>
-      <c r="H57" s="53" t="s">
+      <c r="H57" s="56" t="s">
         <v>618</v>
       </c>
-      <c r="I57" s="56" t="s">
+      <c r="I57" s="59" t="s">
         <v>619</v>
       </c>
-      <c r="J57" s="61" t="s">
+      <c r="J57" s="64" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B58" s="53" t="s">
+    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B58" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C58" s="53" t="s">
+      <c r="C58" s="56" t="s">
         <v>620</v>
       </c>
-      <c r="D58" s="53" t="s">
+      <c r="D58" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E58" s="53" t="s">
+      <c r="E58" s="56" t="s">
         <v>385</v>
       </c>
-      <c r="F58" s="53" t="s">
+      <c r="F58" s="56" t="s">
         <v>386</v>
       </c>
-      <c r="G58" s="53" t="s">
+      <c r="G58" s="56" t="s">
         <v>621</v>
       </c>
-      <c r="H58" s="53" t="s">
+      <c r="H58" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="I58" s="53" t="s">
+      <c r="I58" s="56" t="s">
         <v>608</v>
       </c>
-      <c r="J58" s="57" t="s">
+      <c r="J58" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B59" s="53" t="s">
+    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B59" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C59" s="53" t="s">
+      <c r="C59" s="56" t="s">
         <v>371</v>
       </c>
-      <c r="D59" s="53" t="s">
+      <c r="D59" s="56" t="s">
         <v>178</v>
       </c>
-      <c r="E59" s="53" t="s">
+      <c r="E59" s="56" t="s">
         <v>373</v>
       </c>
-      <c r="F59" s="53" t="s">
+      <c r="F59" s="56" t="s">
         <v>622</v>
       </c>
-      <c r="G59" s="53" t="s">
+      <c r="G59" s="56" t="s">
         <v>623</v>
       </c>
-      <c r="H59" s="53" t="s">
+      <c r="H59" s="56" t="s">
         <v>624</v>
       </c>
-      <c r="I59" s="56" t="s">
+      <c r="I59" s="59" t="s">
         <v>625</v>
       </c>
-      <c r="J59" s="61" t="s">
+      <c r="J59" s="64" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B60" s="53" t="s">
+    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B60" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C60" s="53"/>
-      <c r="D60" s="53" t="s">
+      <c r="C60" s="56"/>
+      <c r="D60" s="56" t="s">
         <v>390</v>
       </c>
-      <c r="E60" s="53" t="s">
+      <c r="E60" s="56" t="s">
         <v>391</v>
       </c>
-      <c r="F60" s="53" t="s">
+      <c r="F60" s="56" t="s">
         <v>392</v>
       </c>
-      <c r="G60" s="53" t="s">
+      <c r="G60" s="56" t="s">
         <v>393</v>
       </c>
-      <c r="H60" s="53" t="s">
+      <c r="H60" s="56" t="s">
         <v>394</v>
       </c>
-      <c r="I60" s="56" t="s">
+      <c r="I60" s="59" t="s">
         <v>627</v>
       </c>
-      <c r="J60" s="61" t="s">
+      <c r="J60" s="64" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B61" s="53" t="s">
+    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B61" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C61" s="53" t="s">
+      <c r="C61" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D61" s="53" t="s">
+      <c r="D61" s="56" t="s">
         <v>397</v>
       </c>
-      <c r="E61" s="53" t="s">
+      <c r="E61" s="56" t="s">
         <v>398</v>
       </c>
-      <c r="F61" s="53" t="s">
+      <c r="F61" s="56" t="s">
         <v>315</v>
       </c>
-      <c r="G61" s="53" t="s">
+      <c r="G61" s="56" t="s">
         <v>316</v>
       </c>
-      <c r="H61" s="53" t="s">
+      <c r="H61" s="56" t="s">
         <v>317</v>
       </c>
-      <c r="I61" s="56" t="s">
+      <c r="I61" s="59" t="s">
         <v>587</v>
       </c>
-      <c r="J61" s="61" t="s">
+      <c r="J61" s="64" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B62" s="53" t="s">
+    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B62" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C62" s="48" t="s">
+      <c r="C62" s="50" t="s">
         <v>400</v>
       </c>
-      <c r="D62" s="53" t="s">
+      <c r="D62" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E62" s="53" t="s">
+      <c r="E62" s="56" t="s">
         <v>401</v>
       </c>
-      <c r="F62" s="53" t="s">
+      <c r="F62" s="56" t="s">
         <v>628</v>
       </c>
-      <c r="G62" s="53" t="s">
+      <c r="G62" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H62" s="53" t="s">
+      <c r="H62" s="56" t="s">
         <v>629</v>
       </c>
-      <c r="I62" s="48" t="s">
+      <c r="I62" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J62" s="57" t="s">
+      <c r="J62" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B63" s="53" t="s">
+    <row r="63" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B63" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C63" s="53" t="s">
+      <c r="C63" s="56" t="s">
         <v>407</v>
       </c>
-      <c r="D63" s="53" t="s">
+      <c r="D63" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E63" s="53" t="s">
+      <c r="E63" s="56" t="s">
         <v>408</v>
       </c>
-      <c r="F63" s="53" t="s">
+      <c r="F63" s="78" t="s">
         <v>409</v>
       </c>
-      <c r="G63" s="53" t="s">
+      <c r="G63" s="78" t="s">
         <v>410</v>
       </c>
-      <c r="H63" s="53" t="s">
+      <c r="H63" s="56" t="s">
         <v>629</v>
       </c>
-      <c r="I63" s="48" t="s">
+      <c r="I63" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J63" s="57" t="s">
+      <c r="J63" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B64" s="53" t="s">
+    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B64" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C64" s="53" t="s">
+      <c r="C64" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="D64" s="53" t="s">
+      <c r="D64" s="56" t="s">
         <v>208</v>
       </c>
-      <c r="E64" s="53" t="s">
+      <c r="E64" s="56" t="s">
         <v>630</v>
       </c>
-      <c r="F64" s="53" t="s">
+      <c r="F64" s="56" t="s">
         <v>631</v>
       </c>
-      <c r="G64" s="53" t="s">
+      <c r="G64" s="56" t="s">
         <v>418</v>
       </c>
-      <c r="H64" s="53" t="s">
+      <c r="H64" s="56" t="s">
         <v>632</v>
       </c>
-      <c r="I64" s="56" t="s">
+      <c r="I64" s="59" t="s">
         <v>633</v>
       </c>
-      <c r="J64" s="61" t="s">
+      <c r="J64" s="64" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B65" s="53" t="s">
+    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B65" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C65" s="53" t="s">
+      <c r="C65" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="D65" s="53" t="s">
+      <c r="D65" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="E65" s="53" t="s">
+      <c r="E65" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="F65" s="53" t="s">
+      <c r="F65" s="56" t="s">
         <v>634</v>
       </c>
-      <c r="G65" s="53" t="s">
+      <c r="G65" s="56" t="s">
         <v>635</v>
       </c>
-      <c r="H65" s="53" t="s">
+      <c r="H65" s="56" t="s">
         <v>636</v>
       </c>
-      <c r="I65" s="53" t="s">
+      <c r="I65" s="56" t="s">
         <v>608</v>
       </c>
-      <c r="J65" s="57" t="s">
+      <c r="J65" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B66" s="67" t="s">
+    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B66" s="72" t="s">
         <v>421</v>
       </c>
       <c r="C66" s="27" t="s">
         <v>186</v>
       </c>
       <c r="D66" s="27" t="s">
         <v>422</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>423</v>
       </c>
       <c r="F66" s="27" t="s">
         <v>424</v>
       </c>
       <c r="G66" s="27" t="s">
         <v>425</v>
       </c>
       <c r="H66" s="27" t="s">
         <v>426</v>
       </c>
       <c r="I66" s="27" t="s">
         <v>427</v>
       </c>
-      <c r="J66" s="68" t="s">
+      <c r="J66" s="73" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B67" s="53" t="s">
+    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B67" s="56" t="s">
         <v>421</v>
       </c>
-      <c r="C67" s="53" t="s">
+      <c r="C67" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D67" s="53" t="s">
+      <c r="D67" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E67" s="53" t="s">
+      <c r="E67" s="56" t="s">
         <v>429</v>
       </c>
-      <c r="F67" s="53" t="s">
+      <c r="F67" s="56" t="s">
         <v>430</v>
       </c>
-      <c r="G67" s="53" t="s">
+      <c r="G67" s="56" t="s">
         <v>637</v>
       </c>
-      <c r="H67" s="53" t="s">
+      <c r="H67" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I67" s="56" t="s">
+      <c r="I67" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="J67" s="61" t="s">
+      <c r="J67" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...1 lines deleted...]
-      <c r="C68" s="53" t="s">
+    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B68" s="56"/>
+      <c r="C68" s="56" t="s">
         <v>407</v>
       </c>
-      <c r="D68" s="53" t="s">
+      <c r="D68" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E68" s="53" t="s">
+      <c r="E68" s="56" t="s">
         <v>408</v>
       </c>
-      <c r="F68" s="53" t="s">
+      <c r="F68" s="78" t="s">
         <v>409</v>
       </c>
-      <c r="G68" s="53" t="s">
+      <c r="G68" s="78" t="s">
         <v>410</v>
       </c>
-      <c r="H68" s="53" t="s">
+      <c r="H68" s="56" t="s">
         <v>629</v>
       </c>
-      <c r="I68" s="48" t="s">
+      <c r="I68" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J68" s="57" t="s">
+      <c r="J68" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D69" s="53" t="s">
+    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B69" s="49"/>
+      <c r="C69" s="50"/>
+      <c r="D69" s="56" t="s">
         <v>354</v>
       </c>
-      <c r="E69" s="53" t="s">
+      <c r="E69" s="56" t="s">
         <v>638</v>
       </c>
-      <c r="F69" s="53" t="s">
+      <c r="F69" s="56" t="s">
         <v>639</v>
       </c>
-      <c r="G69" s="53" t="s">
+      <c r="G69" s="56" t="s">
         <v>640</v>
       </c>
-      <c r="H69" s="53" t="s">
+      <c r="H69" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I69" s="56" t="s">
+      <c r="I69" s="59" t="s">
         <v>512</v>
       </c>
-      <c r="J69" s="61" t="s">
+      <c r="J69" s="64" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D70" s="53" t="s">
+    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B70" s="49"/>
+      <c r="C70" s="50"/>
+      <c r="D70" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="E70" s="53" t="s">
+      <c r="E70" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="F70" s="53" t="s">
+      <c r="F70" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="G70" s="53" t="s">
+      <c r="G70" s="56" t="s">
         <v>641</v>
       </c>
-      <c r="H70" s="53" t="s">
+      <c r="H70" s="56" t="s">
         <v>549</v>
       </c>
-      <c r="I70" s="56" t="s">
+      <c r="I70" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="J70" s="61" t="s">
+      <c r="J70" s="64" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D71" s="53" t="s">
+    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B71" s="49"/>
+      <c r="C71" s="50"/>
+      <c r="D71" s="56" t="s">
         <v>360</v>
       </c>
-      <c r="E71" s="53" t="s">
+      <c r="E71" s="56" t="s">
         <v>642</v>
       </c>
-      <c r="F71" s="53" t="s">
+      <c r="F71" s="56" t="s">
         <v>643</v>
       </c>
-      <c r="G71" s="53" t="s">
+      <c r="G71" s="56" t="s">
         <v>434</v>
       </c>
-      <c r="H71" s="72"/>
-      <c r="I71" s="56" t="s">
+      <c r="H71" s="77"/>
+      <c r="I71" s="59" t="s">
         <v>435</v>
       </c>
-      <c r="J71" s="61" t="s">
+      <c r="J71" s="64" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D72" s="53" t="s">
+    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B72" s="49"/>
+      <c r="C72" s="50"/>
+      <c r="D72" s="56" t="s">
         <v>397</v>
       </c>
-      <c r="E72" s="53" t="s">
+      <c r="E72" s="56" t="s">
         <v>644</v>
       </c>
-      <c r="F72" s="53" t="s">
+      <c r="F72" s="56" t="s">
         <v>438</v>
       </c>
-      <c r="G72" s="53" t="s">
+      <c r="G72" s="56" t="s">
         <v>439</v>
       </c>
-      <c r="H72" s="53" t="s">
+      <c r="H72" s="56" t="s">
         <v>317</v>
       </c>
-      <c r="I72" s="56" t="s">
+      <c r="I72" s="59" t="s">
         <v>587</v>
       </c>
-      <c r="J72" s="61" t="s">
+      <c r="J72" s="64" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D73" s="53" t="s">
+    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B73" s="49"/>
+      <c r="C73" s="50"/>
+      <c r="D73" s="56" t="s">
         <v>487</v>
       </c>
-      <c r="E73" s="53" t="s">
+      <c r="E73" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F73" s="53" t="s">
+      <c r="F73" s="56" t="s">
         <v>645</v>
       </c>
-      <c r="G73" s="53" t="s">
+      <c r="G73" s="56" t="s">
         <v>646</v>
       </c>
-      <c r="H73" s="53" t="s">
+      <c r="H73" s="56" t="s">
         <v>647</v>
       </c>
-      <c r="I73" s="56" t="s">
+      <c r="I73" s="59" t="s">
         <v>648</v>
       </c>
-      <c r="J73" s="61" t="s">
+      <c r="J73" s="64" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D74" s="53" t="s">
+    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B74" s="49"/>
+      <c r="C74" s="50"/>
+      <c r="D74" s="56" t="s">
         <v>157</v>
       </c>
-      <c r="E74" s="53" t="s">
+      <c r="E74" s="56" t="s">
         <v>445</v>
       </c>
-      <c r="F74" s="53" t="s">
+      <c r="F74" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G74" s="53" t="s">
+      <c r="G74" s="56" t="s">
         <v>446</v>
       </c>
-      <c r="H74" s="53" t="s">
+      <c r="H74" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="I74" s="56" t="s">
+      <c r="I74" s="59" t="s">
         <v>650</v>
       </c>
-      <c r="J74" s="61" t="s">
+      <c r="J74" s="64" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D75" s="53" t="s">
+    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B75" s="49"/>
+      <c r="C75" s="50"/>
+      <c r="D75" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E75" s="53" t="s">
+      <c r="E75" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F75" s="53" t="s">
+      <c r="F75" s="56" t="s">
         <v>449</v>
       </c>
-      <c r="G75" s="53" t="s">
+      <c r="G75" s="56" t="s">
         <v>450</v>
       </c>
-      <c r="H75" s="53" t="s">
+      <c r="H75" s="56" t="s">
         <v>218</v>
       </c>
-      <c r="I75" s="56" t="s">
+      <c r="I75" s="59" t="s">
         <v>652</v>
       </c>
-      <c r="J75" s="61" t="s">
+      <c r="J75" s="64" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="76" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D76" s="53" t="s">
+    <row r="76" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B76" s="49"/>
+      <c r="C76" s="50"/>
+      <c r="D76" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E76" s="53" t="s">
+      <c r="E76" s="56" t="s">
         <v>454</v>
       </c>
-      <c r="F76" s="53" t="s">
+      <c r="F76" s="56" t="s">
         <v>455</v>
       </c>
-      <c r="G76" s="53" t="s">
+      <c r="G76" s="56" t="s">
         <v>456</v>
       </c>
-      <c r="H76" s="53" t="s">
+      <c r="H76" s="56" t="s">
         <v>654</v>
       </c>
-      <c r="I76" s="56" t="s">
+      <c r="I76" s="59" t="s">
         <v>652</v>
       </c>
-      <c r="J76" s="61" t="s">
+      <c r="J76" s="64" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D77" s="53" t="s">
+    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B77" s="49"/>
+      <c r="C77" s="50"/>
+      <c r="D77" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E77" s="53" t="s">
+      <c r="E77" s="56" t="s">
         <v>457</v>
       </c>
-      <c r="F77" s="53" t="s">
+      <c r="F77" s="56" t="s">
         <v>458</v>
       </c>
-      <c r="G77" s="53" t="s">
+      <c r="G77" s="56" t="s">
         <v>459</v>
       </c>
-      <c r="H77" s="72"/>
-      <c r="I77" s="56" t="s">
+      <c r="H77" s="77"/>
+      <c r="I77" s="59" t="s">
         <v>460</v>
       </c>
-      <c r="J77" s="61" t="s">
+      <c r="J77" s="64" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D78" s="53" t="s">
+    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B78" s="49"/>
+      <c r="C78" s="50"/>
+      <c r="D78" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E78" s="53" t="s">
+      <c r="E78" s="56" t="s">
         <v>461</v>
       </c>
-      <c r="F78" s="53" t="s">
+      <c r="F78" s="56" t="s">
         <v>462</v>
       </c>
-      <c r="G78" s="53" t="s">
+      <c r="G78" s="56" t="s">
         <v>463</v>
       </c>
-      <c r="H78" s="53" t="s">
+      <c r="H78" s="56" t="s">
         <v>655</v>
       </c>
-      <c r="I78" s="56" t="s">
+      <c r="I78" s="59" t="s">
         <v>656</v>
       </c>
-      <c r="J78" s="61" t="s">
+      <c r="J78" s="64" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D79" s="53" t="s">
+    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B79" s="49"/>
+      <c r="C79" s="50"/>
+      <c r="D79" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E79" s="53" t="s">
+      <c r="E79" s="56" t="s">
         <v>466</v>
       </c>
-      <c r="F79" s="53" t="s">
+      <c r="F79" s="56" t="s">
         <v>628</v>
       </c>
-      <c r="G79" s="53" t="s">
+      <c r="G79" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H79" s="53" t="s">
+      <c r="H79" s="56" t="s">
         <v>534</v>
       </c>
-      <c r="I79" s="48" t="s">
+      <c r="I79" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J79" s="57" t="s">
+      <c r="J79" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D80" s="53" t="s">
+    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B80" s="49"/>
+      <c r="C80" s="50"/>
+      <c r="D80" s="56" t="s">
         <v>467</v>
       </c>
-      <c r="E80" s="53" t="s">
+      <c r="E80" s="56" t="s">
         <v>468</v>
       </c>
-      <c r="F80" s="53" t="s">
+      <c r="F80" s="56" t="s">
         <v>409</v>
       </c>
-      <c r="G80" s="53" t="s">
+      <c r="G80" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H80" s="53" t="s">
+      <c r="H80" s="56" t="s">
         <v>534</v>
       </c>
-      <c r="I80" s="48" t="s">
+      <c r="I80" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J80" s="57" t="s">
+      <c r="J80" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D81" s="53" t="s">
+    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B81" s="49"/>
+      <c r="C81" s="50"/>
+      <c r="D81" s="56" t="s">
         <v>469</v>
       </c>
-      <c r="E81" s="53" t="s">
+      <c r="E81" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F81" s="53" t="s">
+      <c r="F81" s="56" t="s">
         <v>470</v>
       </c>
-      <c r="G81" s="53" t="s">
+      <c r="G81" s="56" t="s">
         <v>471</v>
       </c>
-      <c r="H81" s="53" t="s">
+      <c r="H81" s="56" t="s">
         <v>657</v>
       </c>
-      <c r="I81" s="56" t="s">
+      <c r="I81" s="59" t="s">
         <v>472</v>
       </c>
-      <c r="J81" s="61" t="s">
+      <c r="J81" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D82" s="53" t="s">
+    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B82" s="49"/>
+      <c r="C82" s="50"/>
+      <c r="D82" s="56" t="s">
         <v>474</v>
       </c>
-      <c r="E82" s="53" t="s">
+      <c r="E82" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F82" s="53" t="s">
+      <c r="F82" s="56" t="s">
         <v>475</v>
       </c>
-      <c r="G82" s="53" t="s">
+      <c r="G82" s="56" t="s">
         <v>658</v>
       </c>
-      <c r="H82" s="72"/>
-      <c r="I82" s="56" t="s">
+      <c r="H82" s="77"/>
+      <c r="I82" s="59" t="s">
         <v>659</v>
       </c>
-      <c r="J82" s="61" t="s">
+      <c r="J82" s="64" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D83" s="53" t="s">
+    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B83" s="49"/>
+      <c r="C83" s="50"/>
+      <c r="D83" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E83" s="53" t="s">
+      <c r="E83" s="56" t="s">
         <v>477</v>
       </c>
-      <c r="F83" s="53" t="s">
+      <c r="F83" s="56" t="s">
         <v>478</v>
       </c>
-      <c r="G83" s="53" t="s">
+      <c r="G83" s="56" t="s">
         <v>479</v>
       </c>
-      <c r="H83" s="53" t="s">
+      <c r="H83" s="56" t="s">
         <v>480</v>
       </c>
-      <c r="I83" s="56" t="s">
+      <c r="I83" s="59" t="s">
         <v>481</v>
       </c>
-      <c r="J83" s="61" t="s">
+      <c r="J83" s="64" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D84" s="53" t="s">
+    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B84" s="49"/>
+      <c r="C84" s="50"/>
+      <c r="D84" s="56" t="s">
         <v>483</v>
       </c>
-      <c r="E84" s="53" t="s">
+      <c r="E84" s="56" t="s">
         <v>484</v>
       </c>
-      <c r="F84" s="53" t="s">
+      <c r="F84" s="56" t="s">
         <v>660</v>
       </c>
-      <c r="G84" s="53" t="s">
+      <c r="G84" s="56" t="s">
         <v>661</v>
       </c>
-      <c r="H84" s="53" t="s">
+      <c r="H84" s="56" t="s">
         <v>662</v>
       </c>
-      <c r="I84" s="56" t="s">
+      <c r="I84" s="59" t="s">
         <v>627</v>
       </c>
-      <c r="J84" s="61" t="s">
+      <c r="J84" s="64" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D85" s="53" t="s">
+    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B85" s="49"/>
+      <c r="C85" s="50"/>
+      <c r="D85" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E85" s="53" t="s">
+      <c r="E85" s="56" t="s">
         <v>487</v>
       </c>
-      <c r="F85" s="53" t="s">
+      <c r="F85" s="56" t="s">
         <v>488</v>
       </c>
-      <c r="G85" s="53" t="s">
+      <c r="G85" s="56" t="s">
         <v>663</v>
       </c>
-      <c r="H85" s="53" t="s">
+      <c r="H85" s="56" t="s">
         <v>664</v>
       </c>
-      <c r="I85" s="53"/>
-[...5 lines deleted...]
-      <c r="D86" s="53" t="s">
+      <c r="I85" s="56"/>
+      <c r="J85" s="56"/>
+    </row>
+    <row r="86" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B86" s="49"/>
+      <c r="C86" s="50"/>
+      <c r="D86" s="56" t="s">
         <v>492</v>
       </c>
-      <c r="E86" s="53" t="s">
+      <c r="E86" s="56" t="s">
         <v>493</v>
       </c>
-      <c r="F86" s="53" t="s">
+      <c r="F86" s="56" t="s">
         <v>493</v>
       </c>
-      <c r="G86" s="53" t="s">
+      <c r="G86" s="56" t="s">
         <v>494</v>
       </c>
-      <c r="H86" s="53" t="s">
+      <c r="H86" s="56" t="s">
         <v>495</v>
       </c>
-      <c r="I86" s="56" t="s">
+      <c r="I86" s="59" t="s">
         <v>496</v>
       </c>
-      <c r="J86" s="61" t="s">
+      <c r="J86" s="64" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...2 lines deleted...]
-      <c r="D87" s="53" t="s">
+    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B87" s="49"/>
+      <c r="C87" s="50"/>
+      <c r="D87" s="56" t="s">
         <v>498</v>
       </c>
-      <c r="E87" s="53" t="s">
+      <c r="E87" s="56" t="s">
         <v>499</v>
       </c>
-      <c r="F87" s="53" t="s">
+      <c r="F87" s="56" t="s">
         <v>665</v>
       </c>
-      <c r="G87" s="53" t="s">
+      <c r="G87" s="56" t="s">
         <v>501</v>
       </c>
-      <c r="H87" s="53" t="s">
+      <c r="H87" s="56" t="s">
         <v>666</v>
       </c>
-      <c r="I87" s="56" t="s">
+      <c r="I87" s="59" t="s">
         <v>503</v>
       </c>
-      <c r="J87" s="61" t="s">
+      <c r="J87" s="64" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D88" s="53" t="s">
+    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B88" s="76"/>
+      <c r="C88" s="45"/>
+      <c r="D88" s="56" t="s">
         <v>508</v>
       </c>
-      <c r="E88" s="53" t="s">
+      <c r="E88" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F88" s="53" t="s">
+      <c r="F88" s="56" t="s">
         <v>478</v>
       </c>
-      <c r="G88" s="53" t="s">
+      <c r="G88" s="56" t="s">
         <v>509</v>
       </c>
-      <c r="H88" s="53" t="s">
+      <c r="H88" s="56" t="s">
         <v>480</v>
       </c>
-      <c r="I88" s="56" t="s">
+      <c r="I88" s="59" t="s">
         <v>481</v>
       </c>
-      <c r="J88" s="55" t="s">
+      <c r="J88" s="58" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="89" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D89" s="42" t="s">
+    <row r="89" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B89" s="49"/>
+      <c r="C89" s="50"/>
+      <c r="D89" s="44" t="s">
         <v>510</v>
       </c>
-      <c r="E89" s="42" t="s">
+      <c r="E89" s="44" t="s">
         <v>511</v>
       </c>
-      <c r="F89" s="42" t="s">
+      <c r="F89" s="44" t="s">
         <v>355</v>
       </c>
-      <c r="G89" s="53" t="s">
+      <c r="G89" s="56" t="s">
         <v>356</v>
       </c>
-      <c r="H89" s="53" t="s">
+      <c r="H89" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I89" s="56" t="s">
+      <c r="I89" s="59" t="s">
         <v>512</v>
       </c>
-      <c r="J89" s="61" t="s">
+      <c r="J89" s="64" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="90" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...129 lines deleted...]
-      <c r="J101" s="75"/>
+    <row r="90" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B90" s="76"/>
+      <c r="C90" s="45"/>
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="46"/>
+      <c r="H90" s="81"/>
+      <c r="I90" s="74"/>
+      <c r="J90" s="81"/>
+    </row>
+    <row r="91" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B91" s="76"/>
+      <c r="C91" s="45"/>
+      <c r="D91" s="45"/>
+      <c r="E91" s="45"/>
+      <c r="F91" s="45"/>
+      <c r="G91" s="46"/>
+      <c r="H91" s="81"/>
+      <c r="I91" s="74"/>
+      <c r="J91" s="81"/>
+    </row>
+    <row r="92" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B92" s="76"/>
+      <c r="C92" s="45"/>
+      <c r="D92" s="45"/>
+      <c r="E92" s="45"/>
+      <c r="F92" s="45"/>
+      <c r="G92" s="46"/>
+      <c r="H92" s="81"/>
+      <c r="I92" s="74"/>
+      <c r="J92" s="81"/>
+    </row>
+    <row r="93" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B93" s="76"/>
+      <c r="C93" s="45"/>
+      <c r="D93" s="45"/>
+      <c r="E93" s="45"/>
+      <c r="F93" s="45"/>
+      <c r="G93" s="46"/>
+      <c r="H93" s="81"/>
+      <c r="I93" s="74"/>
+      <c r="J93" s="81"/>
+    </row>
+    <row r="94" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B94" s="76"/>
+      <c r="C94" s="45"/>
+      <c r="D94" s="45"/>
+      <c r="E94" s="45"/>
+      <c r="F94" s="45"/>
+      <c r="G94" s="46"/>
+      <c r="H94" s="81"/>
+      <c r="I94" s="74"/>
+      <c r="J94" s="81"/>
+    </row>
+    <row r="95" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B95" s="76"/>
+      <c r="C95" s="45"/>
+      <c r="D95" s="45"/>
+      <c r="E95" s="45"/>
+      <c r="F95" s="45"/>
+      <c r="G95" s="46"/>
+      <c r="H95" s="81"/>
+      <c r="I95" s="74"/>
+      <c r="J95" s="81"/>
+    </row>
+    <row r="96" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B96" s="76"/>
+      <c r="C96" s="45"/>
+      <c r="D96" s="45"/>
+      <c r="E96" s="45"/>
+      <c r="F96" s="45"/>
+      <c r="G96" s="46"/>
+      <c r="H96" s="81"/>
+      <c r="I96" s="74"/>
+      <c r="J96" s="81"/>
+    </row>
+    <row r="97" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B97" s="76"/>
+      <c r="C97" s="45"/>
+      <c r="D97" s="45"/>
+      <c r="E97" s="45"/>
+      <c r="F97" s="45"/>
+      <c r="G97" s="46"/>
+      <c r="H97" s="81"/>
+      <c r="I97" s="74"/>
+      <c r="J97" s="81"/>
+    </row>
+    <row r="98" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B98" s="76"/>
+      <c r="C98" s="45"/>
+      <c r="D98" s="45"/>
+      <c r="E98" s="45"/>
+      <c r="F98" s="45"/>
+      <c r="G98" s="46"/>
+      <c r="H98" s="81"/>
+      <c r="I98" s="74"/>
+      <c r="J98" s="81"/>
+    </row>
+    <row r="99" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B99" s="76"/>
+      <c r="C99" s="45"/>
+      <c r="D99" s="45"/>
+      <c r="E99" s="45"/>
+      <c r="F99" s="45"/>
+      <c r="G99" s="46"/>
+      <c r="H99" s="81"/>
+      <c r="I99" s="74"/>
+      <c r="J99" s="81"/>
+    </row>
+    <row r="100" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B100" s="76"/>
+      <c r="C100" s="45"/>
+      <c r="D100" s="45"/>
+      <c r="E100" s="45"/>
+      <c r="F100" s="45"/>
+      <c r="G100" s="46"/>
+      <c r="H100" s="81"/>
+      <c r="I100" s="74"/>
+      <c r="J100" s="81"/>
+    </row>
+    <row r="101" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B101" s="76"/>
+      <c r="C101" s="45"/>
+      <c r="D101" s="45"/>
+      <c r="E101" s="45"/>
+      <c r="F101" s="45"/>
+      <c r="G101" s="46"/>
+      <c r="H101" s="81"/>
+      <c r="I101" s="74"/>
+      <c r="J101" s="81"/>
     </row>
     <row r="102" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J89"/>
   <dataValidations count="4">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F3:F13 F15:F85 F87:F88">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G3:G89">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J20" r:id="rId1"/>
     <hyperlink ref="J21" r:id="rId2"/>
     <hyperlink ref="J24" r:id="rId3"/>
     <hyperlink ref="J28" r:id="rId4"/>
     <hyperlink ref="J29" r:id="rId5"/>
     <hyperlink ref="J30" r:id="rId6"/>
     <hyperlink ref="J32" r:id="rId7"/>
     <hyperlink ref="J33" r:id="rId8"/>
     <hyperlink ref="J34" r:id="rId9"/>
     <hyperlink ref="J36" r:id="rId10"/>
@@ -9935,2528 +10277,2528 @@
     <hyperlink ref="J68" r:id="rId27"/>
     <hyperlink ref="J70" r:id="rId28"/>
     <hyperlink ref="J71" r:id="rId29"/>
     <hyperlink ref="J72" r:id="rId30"/>
     <hyperlink ref="J73" r:id="rId31"/>
     <hyperlink ref="J74" r:id="rId32"/>
     <hyperlink ref="J77" r:id="rId33"/>
     <hyperlink ref="J79" r:id="rId34"/>
     <hyperlink ref="J80" r:id="rId35"/>
     <hyperlink ref="J81" r:id="rId36"/>
     <hyperlink ref="J88" r:id="rId37"/>
     <hyperlink ref="J89" r:id="rId38"/>
   </hyperlinks>
   <drawing r:id="rId39"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J92"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="40" width="5.16"/>
-[...8 lines deleted...]
-    <col min="11" max="1025" style="40" width="21.72"/>
+    <col min="1" max="1" style="42" width="5.69"/>
+    <col min="2" max="2" style="82" width="17.35"/>
+    <col min="3" max="3" style="83" width="22.25"/>
+    <col min="4" max="4" style="81" width="22.25"/>
+    <col min="5" max="5" style="81" width="35.9"/>
+    <col min="6" max="6" style="81" width="31.13"/>
+    <col min="7" max="7" style="84" width="68.5"/>
+    <col min="8" max="8" style="81" width="43.98"/>
+    <col min="9" max="10" style="81" width="43.98"/>
+    <col min="11" max="1025" style="42" width="22.25"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="1">
-      <c r="B1" s="79"/>
-      <c r="C1" s="79"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
       <c r="G1" s="3"/>
     </row>
-    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="45">
+    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B3" s="53" t="s">
+    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B3" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="D3" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="E3" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="56" t="s">
         <v>667</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I3" s="53" t="s">
+      <c r="I3" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="J3" s="61" t="s">
+      <c r="J3" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B4" s="53" t="s">
+    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B4" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D4" s="53" t="s">
+      <c r="D4" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="G4" s="56" t="s">
         <v>668</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="56" t="s">
         <v>523</v>
       </c>
-      <c r="I4" s="53" t="s">
+      <c r="I4" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="61" t="s">
+      <c r="J4" s="64" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B5" s="53" t="s">
+    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B5" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="56" t="s">
         <v>669</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="E5" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F5" s="53" t="s">
+      <c r="F5" s="56" t="s">
         <v>670</v>
       </c>
-      <c r="G5" s="53" t="s">
+      <c r="G5" s="56" t="s">
         <v>671</v>
       </c>
-      <c r="H5" s="53" t="s">
+      <c r="H5" s="56" t="s">
         <v>672</v>
       </c>
-      <c r="I5" s="53" t="s">
+      <c r="I5" s="78" t="s">
         <v>673</v>
       </c>
-      <c r="J5" s="61" t="s">
+      <c r="J5" s="64" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B6" s="53" t="s">
+    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B6" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="53" t="s">
+      <c r="C6" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D6" s="56" t="s">
         <v>675</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E6" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F6" s="56" t="s">
         <v>670</v>
       </c>
-      <c r="G6" s="53" t="s">
+      <c r="G6" s="56" t="s">
         <v>671</v>
       </c>
-      <c r="H6" s="53" t="s">
+      <c r="H6" s="56" t="s">
         <v>672</v>
       </c>
-      <c r="I6" s="53" t="s">
+      <c r="I6" s="78" t="s">
         <v>673</v>
       </c>
-      <c r="J6" s="61" t="s">
+      <c r="J6" s="64" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B7" s="53" t="s">
+    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B7" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="53" t="s">
+      <c r="C7" s="56" t="s">
         <v>676</v>
       </c>
-      <c r="D7" s="53" t="s">
+      <c r="D7" s="56" t="s">
         <v>677</v>
       </c>
-      <c r="E7" s="53" t="s">
+      <c r="E7" s="56" t="s">
         <v>678</v>
       </c>
-      <c r="F7" s="53" t="s">
+      <c r="F7" s="56" t="s">
         <v>679</v>
       </c>
-      <c r="G7" s="53" t="s">
+      <c r="G7" s="56" t="s">
         <v>680</v>
       </c>
-      <c r="H7" s="72"/>
-      <c r="I7" s="53" t="s">
+      <c r="H7" s="77"/>
+      <c r="I7" s="78" t="s">
         <v>681</v>
       </c>
-      <c r="J7" s="61" t="s">
+      <c r="J7" s="64" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="8" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B8" s="53" t="s">
+    <row r="8" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B8" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="C8" s="56" t="s">
         <v>676</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="56" t="s">
         <v>677</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="56" t="s">
         <v>678</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="56" t="s">
         <v>683</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="56" t="s">
         <v>684</v>
       </c>
-      <c r="H8" s="53" t="s">
+      <c r="H8" s="56" t="s">
         <v>685</v>
       </c>
-      <c r="I8" s="53"/>
-[...3 lines deleted...]
-      <c r="B9" s="53" t="s">
+      <c r="I8" s="78"/>
+      <c r="J8" s="64"/>
+    </row>
+    <row r="9" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B9" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="53" t="s">
+      <c r="C9" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="D9" s="53" t="s">
+      <c r="D9" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E9" s="53" t="s">
+      <c r="E9" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="F9" s="53" t="s">
+      <c r="F9" s="56" t="s">
         <v>686</v>
       </c>
-      <c r="G9" s="53" t="s">
+      <c r="G9" s="56" t="s">
         <v>687</v>
       </c>
-      <c r="H9" s="53" t="s">
+      <c r="H9" s="56" t="s">
         <v>688</v>
       </c>
-      <c r="I9" s="53"/>
-[...3 lines deleted...]
-      <c r="B10" s="53" t="s">
+      <c r="I9" s="78"/>
+      <c r="J9" s="64"/>
+    </row>
+    <row r="10" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B10" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="53" t="s">
+      <c r="C10" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E10" s="53" t="s">
+      <c r="E10" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="F10" s="53" t="s">
+      <c r="F10" s="56" t="s">
         <v>689</v>
       </c>
-      <c r="G10" s="53" t="s">
+      <c r="G10" s="56" t="s">
         <v>690</v>
       </c>
-      <c r="H10" s="53" t="s">
+      <c r="H10" s="56" t="s">
         <v>691</v>
       </c>
-      <c r="I10" s="53" t="s">
+      <c r="I10" s="78" t="s">
         <v>527</v>
       </c>
-      <c r="J10" s="61" t="s">
+      <c r="J10" s="64" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B11" s="53" t="s">
+    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B11" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="48" t="s">
+      <c r="C11" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="D11" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E11" s="53" t="s">
+      <c r="E11" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="F11" s="53" t="s">
+      <c r="F11" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="G11" s="53" t="s">
+      <c r="G11" s="56" t="s">
         <v>692</v>
       </c>
-      <c r="H11" s="53" t="s">
+      <c r="H11" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I11" s="53" t="s">
+      <c r="I11" s="78" t="s">
         <v>101</v>
       </c>
-      <c r="J11" s="61" t="s">
+      <c r="J11" s="64" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B12" s="47" t="s">
+    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B12" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="48" t="s">
+      <c r="C12" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D12" s="48" t="s">
+      <c r="D12" s="50" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>97</v>
       </c>
-      <c r="F12" s="48" t="s">
+      <c r="F12" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="G12" s="48" t="s">
+      <c r="G12" s="50" t="s">
         <v>693</v>
       </c>
-      <c r="H12" s="48" t="s">
+      <c r="H12" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="I12" s="48"/>
-[...3 lines deleted...]
-      <c r="B13" s="53" t="s">
+      <c r="I12" s="50"/>
+      <c r="J12" s="61"/>
+    </row>
+    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B13" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="48" t="s">
+      <c r="C13" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="D13" s="53" t="s">
+      <c r="D13" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="E13" s="53" t="s">
+      <c r="E13" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="F13" s="53" t="s">
+      <c r="F13" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="G13" s="53" t="s">
+      <c r="G13" s="56" t="s">
         <v>694</v>
       </c>
-      <c r="H13" s="53" t="s">
+      <c r="H13" s="56" t="s">
         <v>695</v>
       </c>
-      <c r="I13" s="53" t="s">
+      <c r="I13" s="78" t="s">
         <v>529</v>
       </c>
-      <c r="J13" s="61" t="s">
+      <c r="J13" s="64" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="14" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B14" s="53" t="s">
+    <row r="14" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B14" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C14" s="53" t="s">
+      <c r="C14" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="D14" s="53" t="s">
+      <c r="D14" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="E14" s="53" t="s">
+      <c r="E14" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="F14" s="53" t="s">
+      <c r="F14" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="G14" s="53" t="s">
+      <c r="G14" s="56" t="s">
         <v>694</v>
       </c>
-      <c r="H14" s="53" t="s">
+      <c r="H14" s="56" t="s">
         <v>696</v>
       </c>
-      <c r="I14" s="53" t="s">
+      <c r="I14" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="J14" s="61" t="s">
+      <c r="J14" s="64" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B15" s="53" t="s">
+    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B15" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C15" s="53" t="s">
+      <c r="C15" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D15" s="53" t="s">
+      <c r="D15" s="56" t="s">
         <v>128</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>129</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>129</v>
       </c>
-      <c r="G15" s="53" t="s">
+      <c r="G15" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="H15" s="53" t="s">
+      <c r="H15" s="56" t="s">
         <v>697</v>
       </c>
-      <c r="I15" s="53" t="s">
+      <c r="I15" s="78" t="s">
         <v>132</v>
       </c>
-      <c r="J15" s="61" t="s">
+      <c r="J15" s="64" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B16" s="53" t="s">
+    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B16" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C16" s="48" t="s">
+      <c r="C16" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="D16" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E16" s="53" t="s">
+      <c r="E16" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F16" s="53" t="s">
+      <c r="F16" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="G16" s="53" t="s">
+      <c r="G16" s="56" t="s">
         <v>137</v>
       </c>
-      <c r="H16" s="53" t="s">
+      <c r="H16" s="56" t="s">
         <v>698</v>
       </c>
-      <c r="I16" s="53"/>
-[...3 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="I16" s="78"/>
+      <c r="J16" s="64"/>
+    </row>
+    <row r="17" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B17" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="48" t="s">
+      <c r="C17" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D17" s="53" t="s">
+      <c r="D17" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="E17" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F17" s="53" t="s">
+      <c r="F17" s="56" t="s">
         <v>699</v>
       </c>
-      <c r="G17" s="53" t="s">
+      <c r="G17" s="56" t="s">
         <v>700</v>
       </c>
-      <c r="H17" s="53" t="s">
+      <c r="H17" s="56" t="s">
         <v>688</v>
       </c>
-      <c r="I17" s="53"/>
-[...3 lines deleted...]
-      <c r="B18" s="53" t="s">
+      <c r="I17" s="78"/>
+      <c r="J17" s="64"/>
+    </row>
+    <row r="18" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B18" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C18" s="53" t="s">
+      <c r="C18" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="D18" s="53" t="s">
+      <c r="D18" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E18" s="53" t="s">
+      <c r="E18" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="F18" s="53" t="s">
+      <c r="F18" s="56" t="s">
         <v>147</v>
       </c>
-      <c r="G18" s="53" t="s">
+      <c r="G18" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="H18" s="72"/>
-      <c r="I18" s="53" t="s">
+      <c r="H18" s="77"/>
+      <c r="I18" s="78" t="s">
         <v>535</v>
       </c>
-      <c r="J18" s="61" t="s">
+      <c r="J18" s="64" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="19" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B19" s="53" t="s">
+    <row r="19" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B19" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C19" s="53" t="s">
+      <c r="C19" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="D19" s="53" t="s">
+      <c r="D19" s="56" t="s">
         <v>701</v>
       </c>
-      <c r="E19" s="53" t="s">
+      <c r="E19" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="F19" s="53" t="s">
+      <c r="F19" s="56" t="s">
         <v>702</v>
       </c>
-      <c r="G19" s="53" t="s">
+      <c r="G19" s="56" t="s">
         <v>703</v>
       </c>
-      <c r="H19" s="53" t="s">
+      <c r="H19" s="56" t="s">
         <v>704</v>
       </c>
-      <c r="I19" s="53"/>
-[...3 lines deleted...]
-      <c r="B20" s="53" t="s">
+      <c r="I19" s="78"/>
+      <c r="J19" s="64"/>
+    </row>
+    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B20" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="53" t="s">
+      <c r="C20" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="D20" s="53" t="s">
+      <c r="D20" s="56" t="s">
         <v>705</v>
       </c>
-      <c r="E20" s="53" t="s">
+      <c r="E20" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="F20" s="53" t="s">
+      <c r="F20" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G20" s="53" t="s">
+      <c r="G20" s="56" t="s">
         <v>706</v>
       </c>
-      <c r="H20" s="53" t="s">
+      <c r="H20" s="56" t="s">
         <v>707</v>
       </c>
-      <c r="I20" s="56" t="s">
+      <c r="I20" s="59" t="s">
         <v>540</v>
       </c>
-      <c r="J20" s="61" t="s">
+      <c r="J20" s="64" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B21" s="53" t="s">
+    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B21" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C21" s="53" t="s">
+      <c r="C21" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D21" s="53" t="s">
+      <c r="D21" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="E21" s="53" t="s">
+      <c r="E21" s="56" t="s">
         <v>166</v>
       </c>
-      <c r="F21" s="53" t="s">
+      <c r="F21" s="56" t="s">
         <v>167</v>
       </c>
-      <c r="G21" s="53" t="s">
+      <c r="G21" s="56" t="s">
         <v>708</v>
       </c>
-      <c r="H21" s="72"/>
-      <c r="I21" s="53" t="s">
+      <c r="H21" s="77"/>
+      <c r="I21" s="78" t="s">
         <v>169</v>
       </c>
-      <c r="J21" s="61" t="s">
+      <c r="J21" s="64" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B22" s="53" t="s">
+    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B22" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C22" s="53" t="s">
+      <c r="C22" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D22" s="53" t="s">
+      <c r="D22" s="56" t="s">
         <v>709</v>
       </c>
-      <c r="E22" s="53" t="s">
+      <c r="E22" s="56" t="s">
         <v>173</v>
       </c>
-      <c r="F22" s="53" t="s">
+      <c r="F22" s="56" t="s">
         <v>174</v>
       </c>
-      <c r="G22" s="53" t="s">
+      <c r="G22" s="56" t="s">
         <v>175</v>
       </c>
-      <c r="H22" s="72"/>
-      <c r="I22" s="53" t="s">
+      <c r="H22" s="77"/>
+      <c r="I22" s="78" t="s">
         <v>710</v>
       </c>
-      <c r="J22" s="61" t="s">
+      <c r="J22" s="64" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B23" s="53" t="s">
+    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B23" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C23" s="53" t="s">
+      <c r="C23" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="53" t="s">
+      <c r="D23" s="56" t="s">
         <v>178</v>
       </c>
-      <c r="E23" s="53" t="s">
+      <c r="E23" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="F23" s="53" t="s">
+      <c r="F23" s="56" t="s">
         <v>543</v>
       </c>
-      <c r="G23" s="53" t="s">
+      <c r="G23" s="56" t="s">
         <v>711</v>
       </c>
-      <c r="H23" s="53" t="s">
+      <c r="H23" s="56" t="s">
         <v>712</v>
       </c>
-      <c r="I23" s="53"/>
-[...3 lines deleted...]
-      <c r="B24" s="47" t="s">
+      <c r="I23" s="78"/>
+      <c r="J23" s="64"/>
+    </row>
+    <row r="24" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B24" s="49" t="s">
         <v>185</v>
       </c>
-      <c r="C24" s="48" t="s">
+      <c r="C24" s="50" t="s">
         <v>186</v>
       </c>
-      <c r="D24" s="48" t="s">
+      <c r="D24" s="50" t="s">
         <v>187</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>188</v>
       </c>
-      <c r="F24" s="48" t="s">
+      <c r="F24" s="67" t="s">
         <v>189</v>
       </c>
-      <c r="G24" s="48" t="s">
+      <c r="G24" s="67" t="s">
         <v>713</v>
       </c>
-      <c r="H24" s="48" t="s">
+      <c r="H24" s="50" t="s">
         <v>191</v>
       </c>
-      <c r="I24" s="48"/>
-[...3 lines deleted...]
-      <c r="B25" s="47" t="s">
+      <c r="I24" s="67"/>
+      <c r="J24" s="68"/>
+    </row>
+    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B25" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C25" s="48" t="s">
+      <c r="C25" s="50" t="s">
         <v>198</v>
       </c>
-      <c r="D25" s="48" t="s">
+      <c r="D25" s="50" t="s">
         <v>199</v>
       </c>
-      <c r="E25" s="48" t="s">
+      <c r="E25" s="50" t="s">
         <v>200</v>
       </c>
-      <c r="F25" s="48" t="s">
+      <c r="F25" s="50" t="s">
         <v>201</v>
       </c>
-      <c r="G25" s="48" t="s">
+      <c r="G25" s="50" t="s">
         <v>202</v>
       </c>
-      <c r="H25" s="48"/>
-      <c r="I25" s="56" t="s">
+      <c r="H25" s="50"/>
+      <c r="I25" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="J25" s="57" t="s">
+      <c r="J25" s="60" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="26" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B26" s="53" t="s">
+    <row r="26" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B26" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C26" s="53" t="s">
+      <c r="C26" s="56" t="s">
         <v>198</v>
       </c>
-      <c r="D26" s="53" t="s">
+      <c r="D26" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="E26" s="53" t="s">
+      <c r="E26" s="56" t="s">
         <v>200</v>
       </c>
-      <c r="F26" s="53" t="s">
+      <c r="F26" s="56" t="s">
         <v>194</v>
       </c>
-      <c r="G26" s="53" t="s">
+      <c r="G26" s="56" t="s">
         <v>714</v>
       </c>
-      <c r="H26" s="53" t="s">
+      <c r="H26" s="56" t="s">
         <v>715</v>
       </c>
-      <c r="I26" s="53" t="s">
+      <c r="I26" s="78" t="s">
         <v>550</v>
       </c>
-      <c r="J26" s="61" t="s">
+      <c r="J26" s="64" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B27" s="47" t="s">
+    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B27" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C27" s="48" t="s">
+      <c r="C27" s="50" t="s">
         <v>716</v>
       </c>
-      <c r="D27" s="48" t="s">
+      <c r="D27" s="50" t="s">
         <v>208</v>
       </c>
-      <c r="E27" s="48" t="s">
+      <c r="E27" s="50" t="s">
         <v>209</v>
       </c>
-      <c r="F27" s="48" t="s">
+      <c r="F27" s="50" t="s">
         <v>210</v>
       </c>
-      <c r="G27" s="48" t="s">
+      <c r="G27" s="50" t="s">
         <v>211</v>
       </c>
-      <c r="H27" s="48"/>
-      <c r="I27" s="56" t="s">
+      <c r="H27" s="50"/>
+      <c r="I27" s="59" t="s">
         <v>212</v>
       </c>
-      <c r="J27" s="57" t="s">
+      <c r="J27" s="60" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B28" s="73" t="s">
+    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B28" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C28" s="53" t="s">
+      <c r="C28" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D28" s="53" t="s">
+      <c r="D28" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E28" s="53" t="s">
+      <c r="E28" s="56" t="s">
         <v>215</v>
       </c>
-      <c r="F28" s="53" t="s">
+      <c r="F28" s="56" t="s">
         <v>216</v>
       </c>
-      <c r="G28" s="53" t="s">
+      <c r="G28" s="56" t="s">
         <v>717</v>
       </c>
-      <c r="H28" s="53" t="s">
+      <c r="H28" s="56" t="s">
         <v>551</v>
       </c>
-      <c r="I28" s="56" t="s">
+      <c r="I28" s="59" t="s">
         <v>552</v>
       </c>
-      <c r="J28" s="61" t="s">
+      <c r="J28" s="64" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B29" s="73" t="s">
+    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B29" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C29" s="53" t="s">
+      <c r="C29" s="56" t="s">
         <v>221</v>
       </c>
-      <c r="D29" s="53" t="s">
+      <c r="D29" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="E29" s="53" t="s">
+      <c r="E29" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="F29" s="53" t="s">
+      <c r="F29" s="56" t="s">
         <v>718</v>
       </c>
-      <c r="G29" s="53" t="s">
+      <c r="G29" s="56" t="s">
         <v>719</v>
       </c>
-      <c r="H29" s="53" t="s">
+      <c r="H29" s="56" t="s">
         <v>720</v>
       </c>
-      <c r="I29" s="56" t="s">
+      <c r="I29" s="59" t="s">
         <v>721</v>
       </c>
-      <c r="J29" s="61" t="s">
+      <c r="J29" s="64" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B30" s="73" t="s">
+    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B30" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C30" s="53" t="s">
+      <c r="C30" s="56" t="s">
         <v>221</v>
       </c>
-      <c r="D30" s="53" t="s">
+      <c r="D30" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E30" s="53" t="s">
+      <c r="E30" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="F30" s="53" t="s">
+      <c r="F30" s="56" t="s">
         <v>223</v>
       </c>
-      <c r="G30" s="53" t="s">
+      <c r="G30" s="56" t="s">
         <v>722</v>
       </c>
-      <c r="H30" s="53" t="s">
+      <c r="H30" s="56" t="s">
         <v>723</v>
       </c>
-      <c r="I30" s="56" t="s">
+      <c r="I30" s="59" t="s">
         <v>724</v>
       </c>
-      <c r="J30" s="61" t="s">
+      <c r="J30" s="64" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B31" s="73" t="s">
+    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B31" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C31" s="53" t="s">
+      <c r="C31" s="56" t="s">
         <v>198</v>
       </c>
-      <c r="D31" s="53" t="s">
+      <c r="D31" s="56" t="s">
         <v>229</v>
       </c>
-      <c r="E31" s="53" t="s">
+      <c r="E31" s="56" t="s">
         <v>230</v>
       </c>
-      <c r="F31" s="53" t="s">
+      <c r="F31" s="56" t="s">
         <v>231</v>
       </c>
-      <c r="G31" s="53" t="s">
+      <c r="G31" s="56" t="s">
         <v>725</v>
       </c>
-      <c r="H31" s="53" t="s">
+      <c r="H31" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I31" s="56" t="s">
+      <c r="I31" s="59" t="s">
         <v>726</v>
       </c>
-      <c r="J31" s="61" t="s">
+      <c r="J31" s="64" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="32" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B32" s="73" t="s">
+    <row r="32" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B32" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C32" s="53" t="s">
+      <c r="C32" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="D32" s="53" t="s">
+      <c r="D32" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="E32" s="53" t="s">
+      <c r="E32" s="56" t="s">
         <v>727</v>
       </c>
-      <c r="F32" s="53" t="s">
+      <c r="F32" s="56" t="s">
         <v>728</v>
       </c>
-      <c r="G32" s="53" t="s">
+      <c r="G32" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="H32" s="53" t="s">
+      <c r="H32" s="56" t="s">
         <v>530</v>
       </c>
-      <c r="I32" s="56" t="s">
+      <c r="I32" s="59" t="s">
         <v>132</v>
       </c>
-      <c r="J32" s="61" t="s">
+      <c r="J32" s="64" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B33" s="73" t="s">
+    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B33" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C33" s="53" t="s">
+      <c r="C33" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="D33" s="53" t="s">
+      <c r="D33" s="56" t="s">
         <v>729</v>
       </c>
-      <c r="E33" s="53" t="s">
+      <c r="E33" s="56" t="s">
         <v>727</v>
       </c>
-      <c r="F33" s="53" t="s">
+      <c r="F33" s="56" t="s">
         <v>730</v>
       </c>
-      <c r="G33" s="53" t="s">
+      <c r="G33" s="56" t="s">
         <v>731</v>
       </c>
-      <c r="H33" s="53" t="s">
+      <c r="H33" s="56" t="s">
         <v>732</v>
       </c>
-      <c r="I33" s="56"/>
-[...3 lines deleted...]
-      <c r="B34" s="53" t="s">
+      <c r="I33" s="59"/>
+      <c r="J33" s="64"/>
+    </row>
+    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B34" s="56" t="s">
         <v>236</v>
       </c>
-      <c r="C34" s="49" t="s">
+      <c r="C34" s="51" t="s">
         <v>237</v>
       </c>
-      <c r="D34" s="53" t="s">
+      <c r="D34" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="E34" s="53" t="s">
+      <c r="E34" s="56" t="s">
         <v>239</v>
       </c>
-      <c r="F34" s="53" t="s">
+      <c r="F34" s="56" t="s">
         <v>733</v>
       </c>
-      <c r="G34" s="53" t="s">
+      <c r="G34" s="56" t="s">
         <v>340</v>
       </c>
-      <c r="H34" s="53" t="s">
+      <c r="H34" s="56" t="s">
         <v>734</v>
       </c>
-      <c r="I34" s="56"/>
-[...3 lines deleted...]
-      <c r="B35" s="53" t="s">
+      <c r="I34" s="59"/>
+      <c r="J34" s="86"/>
+    </row>
+    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B35" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C35" s="53" t="s">
+      <c r="C35" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="D35" s="53" t="s">
+      <c r="D35" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E35" s="53" t="s">
+      <c r="E35" s="56" t="s">
         <v>244</v>
       </c>
-      <c r="F35" s="53" t="s">
+      <c r="F35" s="56" t="s">
         <v>245</v>
       </c>
-      <c r="G35" s="53" t="s">
+      <c r="G35" s="56" t="s">
         <v>735</v>
       </c>
-      <c r="H35" s="53" t="s">
+      <c r="H35" s="56" t="s">
         <v>558</v>
       </c>
-      <c r="I35" s="56" t="s">
+      <c r="I35" s="59" t="s">
         <v>559</v>
       </c>
-      <c r="J35" s="61" t="s">
+      <c r="J35" s="64" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B36" s="53" t="s">
+    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B36" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C36" s="53" t="s">
+      <c r="C36" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="D36" s="53" t="s">
+      <c r="D36" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E36" s="53" t="s">
+      <c r="E36" s="56" t="s">
         <v>250</v>
       </c>
-      <c r="F36" s="53" t="s">
+      <c r="F36" s="56" t="s">
         <v>736</v>
       </c>
-      <c r="G36" s="53" t="s">
+      <c r="G36" s="56" t="s">
         <v>380</v>
       </c>
-      <c r="H36" s="53" t="s">
+      <c r="H36" s="56" t="s">
         <v>253</v>
       </c>
-      <c r="I36" s="53" t="s">
+      <c r="I36" s="56" t="s">
         <v>737</v>
       </c>
-      <c r="J36" s="61" t="s">
+      <c r="J36" s="64" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B37" s="53" t="s">
+    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B37" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C37" s="53" t="s">
+      <c r="C37" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D37" s="53" t="s">
+      <c r="D37" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E37" s="53" t="s">
+      <c r="E37" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F37" s="53" t="s">
+      <c r="F37" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="G37" s="53" t="s">
+      <c r="G37" s="56" t="s">
         <v>739</v>
       </c>
-      <c r="H37" s="72"/>
-      <c r="I37" s="56" t="s">
+      <c r="H37" s="77"/>
+      <c r="I37" s="59" t="s">
         <v>567</v>
       </c>
-      <c r="J37" s="61"/>
-[...2 lines deleted...]
-      <c r="B38" s="53" t="s">
+      <c r="J37" s="64"/>
+    </row>
+    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B38" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C38" s="53" t="s">
+      <c r="C38" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D38" s="53" t="s">
+      <c r="D38" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E38" s="53" t="s">
+      <c r="E38" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F38" s="53" t="s">
+      <c r="F38" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="G38" s="53" t="s">
+      <c r="G38" s="56" t="s">
         <v>259</v>
       </c>
-      <c r="H38" s="72"/>
-      <c r="I38" s="53" t="s">
+      <c r="H38" s="77"/>
+      <c r="I38" s="78" t="s">
         <v>740</v>
       </c>
-      <c r="J38" s="61" t="s">
+      <c r="J38" s="64" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B39" s="53" t="s">
+    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B39" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C39" s="53" t="s">
+      <c r="C39" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D39" s="53" t="s">
+      <c r="D39" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E39" s="53" t="s">
+      <c r="E39" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F39" s="53" t="s">
+      <c r="F39" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="G39" s="53" t="s">
+      <c r="G39" s="56" t="s">
         <v>741</v>
       </c>
-      <c r="H39" s="53" t="s">
+      <c r="H39" s="56" t="s">
         <v>742</v>
       </c>
-      <c r="I39" s="53" t="s">
+      <c r="I39" s="78" t="s">
         <v>743</v>
       </c>
-      <c r="J39" s="61" t="s">
+      <c r="J39" s="64" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B40" s="53" t="s">
+    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B40" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C40" s="53" t="s">
+      <c r="C40" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D40" s="53" t="s">
+      <c r="D40" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E40" s="53" t="s">
+      <c r="E40" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F40" s="53" t="s">
+      <c r="F40" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G40" s="53" t="s">
+      <c r="G40" s="56" t="s">
         <v>745</v>
       </c>
-      <c r="H40" s="72"/>
-      <c r="I40" s="53" t="s">
+      <c r="H40" s="77"/>
+      <c r="I40" s="78" t="s">
         <v>746</v>
       </c>
-      <c r="J40" s="61" t="s">
+      <c r="J40" s="64" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B41" s="53" t="s">
+    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B41" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C41" s="53" t="s">
+      <c r="C41" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D41" s="53" t="s">
+      <c r="D41" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E41" s="53" t="s">
+      <c r="E41" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F41" s="53" t="s">
+      <c r="F41" s="56" t="s">
         <v>488</v>
       </c>
-      <c r="G41" s="53" t="s">
+      <c r="G41" s="56" t="s">
         <v>748</v>
       </c>
-      <c r="H41" s="53" t="s">
+      <c r="H41" s="56" t="s">
         <v>749</v>
       </c>
-      <c r="I41" s="53" t="s">
+      <c r="I41" s="78" t="s">
         <v>724</v>
       </c>
-      <c r="J41" s="61" t="s">
+      <c r="J41" s="64" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B42" s="53" t="s">
+    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B42" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C42" s="53" t="s">
+      <c r="C42" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="D42" s="53" t="s">
+      <c r="D42" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="E42" s="53" t="s">
+      <c r="E42" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="F42" s="53" t="s">
+      <c r="F42" s="56" t="s">
         <v>274</v>
       </c>
-      <c r="G42" s="53" t="s">
+      <c r="G42" s="56" t="s">
         <v>750</v>
       </c>
-      <c r="H42" s="53" t="s">
+      <c r="H42" s="56" t="s">
         <v>577</v>
       </c>
-      <c r="I42" s="53" t="s">
+      <c r="I42" s="78" t="s">
         <v>578</v>
       </c>
-      <c r="J42" s="57" t="s">
+      <c r="J42" s="60" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B43" s="53" t="s">
+    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B43" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C43" s="53" t="s">
+      <c r="C43" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="D43" s="53" t="s">
+      <c r="D43" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="E43" s="53" t="s">
+      <c r="E43" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="F43" s="53" t="s">
+      <c r="F43" s="56" t="s">
         <v>751</v>
       </c>
-      <c r="G43" s="53" t="s">
+      <c r="G43" s="56" t="s">
         <v>752</v>
       </c>
-      <c r="H43" s="72"/>
-      <c r="I43" s="53" t="s">
+      <c r="H43" s="77"/>
+      <c r="I43" s="78" t="s">
         <v>753</v>
       </c>
-      <c r="J43" s="61" t="s">
+      <c r="J43" s="64" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B44" s="53" t="s">
+    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B44" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C44" s="53" t="s">
+      <c r="C44" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="D44" s="53" t="s">
+      <c r="D44" s="56" t="s">
         <v>278</v>
       </c>
-      <c r="E44" s="53" t="s">
+      <c r="E44" s="56" t="s">
         <v>279</v>
       </c>
-      <c r="F44" s="53" t="s">
+      <c r="F44" s="56" t="s">
         <v>579</v>
       </c>
-      <c r="G44" s="53" t="s">
+      <c r="G44" s="56" t="s">
         <v>755</v>
       </c>
-      <c r="H44" s="72"/>
-      <c r="I44" s="48" t="s">
+      <c r="H44" s="77"/>
+      <c r="I44" s="50" t="s">
         <v>282</v>
       </c>
-      <c r="J44" s="57" t="s">
+      <c r="J44" s="60" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B45" s="53" t="s">
+    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B45" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C45" s="53" t="s">
+      <c r="C45" s="56" t="s">
         <v>284</v>
       </c>
-      <c r="D45" s="53" t="s">
+      <c r="D45" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="E45" s="53" t="s">
+      <c r="E45" s="56" t="s">
         <v>285</v>
       </c>
-      <c r="F45" s="53" t="s">
+      <c r="F45" s="56" t="s">
         <v>274</v>
       </c>
-      <c r="G45" s="53" t="s">
+      <c r="G45" s="56" t="s">
         <v>756</v>
       </c>
-      <c r="H45" s="72"/>
-      <c r="I45" s="53" t="s">
+      <c r="H45" s="77"/>
+      <c r="I45" s="78" t="s">
         <v>757</v>
       </c>
-      <c r="J45" s="61" t="s">
+      <c r="J45" s="64" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B46" s="53" t="s">
+    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B46" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C46" s="53" t="s">
+      <c r="C46" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="D46" s="53" t="s">
+      <c r="D46" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E46" s="53" t="s">
+      <c r="E46" s="56" t="s">
         <v>287</v>
       </c>
-      <c r="F46" s="53" t="s">
+      <c r="F46" s="56" t="s">
         <v>758</v>
       </c>
-      <c r="G46" s="53" t="s">
+      <c r="G46" s="56" t="s">
         <v>289</v>
       </c>
-      <c r="H46" s="53" t="s">
+      <c r="H46" s="56" t="s">
         <v>759</v>
       </c>
-      <c r="I46" s="72"/>
-[...3 lines deleted...]
-      <c r="B47" s="53" t="s">
+      <c r="I46" s="77"/>
+      <c r="J46" s="64"/>
+    </row>
+    <row r="47" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B47" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C47" s="53" t="s">
+      <c r="C47" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D47" s="53" t="s">
+      <c r="D47" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E47" s="53" t="s">
+      <c r="E47" s="56" t="s">
         <v>294</v>
       </c>
-      <c r="F47" s="53" t="s">
+      <c r="F47" s="56" t="s">
         <v>295</v>
       </c>
-      <c r="G47" s="53" t="s">
+      <c r="G47" s="56" t="s">
         <v>296</v>
       </c>
-      <c r="H47" s="53" t="s">
+      <c r="H47" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I47" s="53" t="s">
+      <c r="I47" s="78" t="s">
         <v>760</v>
       </c>
-      <c r="J47" s="61" t="s">
+      <c r="J47" s="64" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B48" s="67" t="s">
+    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B48" s="72" t="s">
         <v>286</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>284</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>299</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>300</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>301</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>302</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>723</v>
       </c>
       <c r="I48" s="27" t="s">
         <v>304</v>
       </c>
-      <c r="J48" s="68" t="s">
+      <c r="J48" s="73" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B49" s="53" t="s">
+    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B49" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C49" s="53" t="s">
+      <c r="C49" s="56" t="s">
         <v>306</v>
       </c>
-      <c r="D49" s="53" t="s">
+      <c r="D49" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E49" s="53" t="s">
+      <c r="E49" s="56" t="s">
         <v>307</v>
       </c>
-      <c r="F49" s="53" t="s">
+      <c r="F49" s="56" t="s">
         <v>761</v>
       </c>
-      <c r="G49" s="53" t="s">
+      <c r="G49" s="56" t="s">
         <v>762</v>
       </c>
-      <c r="H49" s="53" t="s">
+      <c r="H49" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="I49" s="72"/>
-[...3 lines deleted...]
-      <c r="B50" s="53" t="s">
+      <c r="I49" s="77"/>
+      <c r="J49" s="77"/>
+    </row>
+    <row r="50" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B50" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C50" s="53" t="s">
+      <c r="C50" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D50" s="53" t="s">
+      <c r="D50" s="56" t="s">
         <v>309</v>
       </c>
-      <c r="E50" s="53" t="s">
+      <c r="E50" s="56" t="s">
         <v>310</v>
       </c>
-      <c r="F50" s="53" t="s">
+      <c r="F50" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="G50" s="53" t="s">
+      <c r="G50" s="56" t="s">
         <v>763</v>
       </c>
-      <c r="H50" s="72"/>
-      <c r="I50" s="53" t="s">
+      <c r="H50" s="77"/>
+      <c r="I50" s="78" t="s">
         <v>586</v>
       </c>
-      <c r="J50" s="61" t="s">
+      <c r="J50" s="64" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B51" s="53" t="s">
+    <row r="51" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B51" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C51" s="53" t="s">
+      <c r="C51" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D51" s="53" t="s">
+      <c r="D51" s="56" t="s">
         <v>322</v>
       </c>
-      <c r="E51" s="53" t="s">
+      <c r="E51" s="56" t="s">
         <v>323</v>
       </c>
-      <c r="F51" s="53" t="s">
+      <c r="F51" s="56" t="s">
         <v>588</v>
       </c>
-      <c r="G51" s="53" t="s">
+      <c r="G51" s="56" t="s">
         <v>764</v>
       </c>
-      <c r="H51" s="53" t="s">
+      <c r="H51" s="56" t="s">
         <v>590</v>
       </c>
-      <c r="I51" s="53" t="s">
+      <c r="I51" s="78" t="s">
         <v>472</v>
       </c>
-      <c r="J51" s="61" t="s">
+      <c r="J51" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B52" s="53" t="s">
+    <row r="52" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B52" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C52" s="53" t="s">
+      <c r="C52" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D52" s="53" t="s">
+      <c r="D52" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E52" s="53" t="s">
+      <c r="E52" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F52" s="53" t="s">
+      <c r="F52" s="56" t="s">
         <v>326</v>
       </c>
-      <c r="G52" s="53" t="s">
+      <c r="G52" s="56" t="s">
         <v>327</v>
       </c>
-      <c r="H52" s="53" t="s">
+      <c r="H52" s="56" t="s">
         <v>591</v>
       </c>
-      <c r="I52" s="53" t="s">
+      <c r="I52" s="78" t="s">
         <v>765</v>
       </c>
-      <c r="J52" s="61" t="s">
+      <c r="J52" s="64" t="s">
         <v>766</v>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="46">
-[...1 lines deleted...]
-      <c r="C53" s="53" t="s">
+    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B53" s="56"/>
+      <c r="C53" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D53" s="53" t="s">
+      <c r="D53" s="56" t="s">
         <v>767</v>
       </c>
-      <c r="E53" s="53" t="s">
+      <c r="E53" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F53" s="53" t="s">
+      <c r="F53" s="56" t="s">
         <v>329</v>
       </c>
-      <c r="G53" s="53" t="s">
+      <c r="G53" s="56" t="s">
         <v>768</v>
       </c>
-      <c r="H53" s="53" t="s">
+      <c r="H53" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="I53" s="53" t="s">
+      <c r="I53" s="78" t="s">
         <v>769</v>
       </c>
-      <c r="J53" s="61" t="s">
+      <c r="J53" s="64" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B54" s="53" t="s">
+    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B54" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C54" s="48" t="s">
+      <c r="C54" s="50" t="s">
         <v>332</v>
       </c>
-      <c r="D54" s="53" t="s">
+      <c r="D54" s="56" t="s">
         <v>333</v>
       </c>
-      <c r="E54" s="53" t="s">
+      <c r="E54" s="56" t="s">
         <v>334</v>
       </c>
-      <c r="F54" s="53" t="s">
+      <c r="F54" s="56" t="s">
         <v>335</v>
       </c>
-      <c r="G54" s="53" t="s">
+      <c r="G54" s="56" t="s">
         <v>770</v>
       </c>
-      <c r="H54" s="53" t="s">
+      <c r="H54" s="56" t="s">
         <v>597</v>
       </c>
-      <c r="I54" s="53"/>
-[...3 lines deleted...]
-      <c r="B55" s="53" t="s">
+      <c r="I54" s="78"/>
+      <c r="J54" s="56"/>
+    </row>
+    <row r="55" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B55" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C55" s="53" t="s">
+      <c r="C55" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D55" s="53" t="s">
+      <c r="D55" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="E55" s="53" t="s">
+      <c r="E55" s="56" t="s">
         <v>338</v>
       </c>
-      <c r="F55" s="53" t="s">
+      <c r="F55" s="56" t="s">
         <v>771</v>
       </c>
-      <c r="G55" s="53" t="s">
+      <c r="G55" s="56" t="s">
         <v>340</v>
       </c>
-      <c r="H55" s="53" t="s">
+      <c r="H55" s="56" t="s">
         <v>772</v>
       </c>
-      <c r="I55" s="53"/>
-[...3 lines deleted...]
-      <c r="B56" s="53" t="s">
+      <c r="I55" s="78"/>
+      <c r="J55" s="64"/>
+    </row>
+    <row r="56" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B56" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C56" s="53" t="s">
+      <c r="C56" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D56" s="53" t="s">
+      <c r="D56" s="56" t="s">
         <v>333</v>
       </c>
-      <c r="E56" s="53" t="s">
+      <c r="E56" s="56" t="s">
         <v>341</v>
       </c>
-      <c r="F56" s="53" t="s">
+      <c r="F56" s="56" t="s">
         <v>342</v>
       </c>
-      <c r="G56" s="53" t="s">
+      <c r="G56" s="56" t="s">
         <v>343</v>
       </c>
-      <c r="H56" s="53" t="s">
+      <c r="H56" s="56" t="s">
         <v>597</v>
       </c>
-      <c r="I56" s="53"/>
-[...3 lines deleted...]
-      <c r="B57" s="53" t="s">
+      <c r="I56" s="78"/>
+      <c r="J56" s="77"/>
+    </row>
+    <row r="57" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B57" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C57" s="53" t="s">
+      <c r="C57" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D57" s="53" t="s">
+      <c r="D57" s="56" t="s">
         <v>345</v>
       </c>
-      <c r="E57" s="53" t="s">
+      <c r="E57" s="56" t="s">
         <v>346</v>
       </c>
-      <c r="F57" s="53" t="s">
+      <c r="F57" s="56" t="s">
         <v>347</v>
       </c>
-      <c r="G57" s="53" t="s">
+      <c r="G57" s="56" t="s">
         <v>599</v>
       </c>
-      <c r="H57" s="53" t="s">
+      <c r="H57" s="56" t="s">
         <v>773</v>
       </c>
-      <c r="I57" s="53" t="s">
+      <c r="I57" s="78" t="s">
         <v>774</v>
       </c>
-      <c r="J57" s="61" t="s">
+      <c r="J57" s="64" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B58" s="47" t="s">
+    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B58" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C58" s="48" t="s">
+      <c r="C58" s="50" t="s">
         <v>359</v>
       </c>
-      <c r="D58" s="48" t="s">
+      <c r="D58" s="50" t="s">
         <v>360</v>
       </c>
       <c r="E58" s="27" t="s">
         <v>361</v>
       </c>
-      <c r="F58" s="48" t="s">
+      <c r="F58" s="50" t="s">
         <v>362</v>
       </c>
-      <c r="G58" s="48" t="s">
+      <c r="G58" s="50" t="s">
         <v>776</v>
       </c>
-      <c r="H58" s="48" t="s">
+      <c r="H58" s="50" t="s">
         <v>365</v>
       </c>
-      <c r="I58" s="48" t="s">
+      <c r="I58" s="50" t="s">
         <v>777</v>
       </c>
-      <c r="J58" s="55" t="s">
+      <c r="J58" s="58" t="s">
         <v>778</v>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B59" s="53" t="s">
+    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B59" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C59" s="53" t="s">
+      <c r="C59" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="D59" s="53" t="s">
+      <c r="D59" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E59" s="53" t="s">
+      <c r="E59" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="F59" s="53" t="s">
+      <c r="F59" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="G59" s="53" t="s">
+      <c r="G59" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="H59" s="53" t="s">
+      <c r="H59" s="56" t="s">
         <v>607</v>
       </c>
-      <c r="I59" s="53" t="s">
+      <c r="I59" s="78" t="s">
         <v>608</v>
       </c>
-      <c r="J59" s="57" t="s">
+      <c r="J59" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B60" s="53" t="s">
+    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B60" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C60" s="53" t="s">
+      <c r="C60" s="56" t="s">
         <v>779</v>
       </c>
-      <c r="D60" s="53" t="s">
+      <c r="D60" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E60" s="53" t="s">
+      <c r="E60" s="56" t="s">
         <v>367</v>
       </c>
-      <c r="F60" s="53" t="s">
+      <c r="F60" s="56" t="s">
         <v>780</v>
       </c>
-      <c r="G60" s="53" t="s">
+      <c r="G60" s="56" t="s">
         <v>781</v>
       </c>
-      <c r="H60" s="53" t="s">
+      <c r="H60" s="56" t="s">
         <v>782</v>
       </c>
-      <c r="I60" s="53"/>
-[...3 lines deleted...]
-      <c r="B61" s="53" t="s">
+      <c r="I60" s="78"/>
+      <c r="J60" s="64"/>
+    </row>
+    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B61" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C61" s="53" t="s">
+      <c r="C61" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D61" s="53" t="s">
+      <c r="D61" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E61" s="53" t="s">
+      <c r="E61" s="56" t="s">
         <v>379</v>
       </c>
-      <c r="F61" s="53" t="s">
+      <c r="F61" s="56" t="s">
         <v>736</v>
       </c>
-      <c r="G61" s="53" t="s">
+      <c r="G61" s="56" t="s">
         <v>781</v>
       </c>
-      <c r="H61" s="80"/>
-      <c r="I61" s="53" t="s">
+      <c r="H61" s="86"/>
+      <c r="I61" s="56" t="s">
         <v>737</v>
       </c>
-      <c r="J61" s="61" t="s">
+      <c r="J61" s="64" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B62" s="53" t="s">
+    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B62" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C62" s="53" t="s">
+      <c r="C62" s="56" t="s">
         <v>620</v>
       </c>
-      <c r="D62" s="53" t="s">
+      <c r="D62" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E62" s="53" t="s">
+      <c r="E62" s="56" t="s">
         <v>385</v>
       </c>
-      <c r="F62" s="53" t="s">
+      <c r="F62" s="56" t="s">
         <v>386</v>
       </c>
-      <c r="G62" s="53" t="s">
+      <c r="G62" s="56" t="s">
         <v>783</v>
       </c>
-      <c r="H62" s="53" t="s">
+      <c r="H62" s="56" t="s">
         <v>636</v>
       </c>
-      <c r="I62" s="53" t="s">
+      <c r="I62" s="78" t="s">
         <v>608</v>
       </c>
-      <c r="J62" s="57" t="s">
+      <c r="J62" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B63" s="53" t="s">
+    <row r="63" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B63" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C63" s="48" t="s">
+      <c r="C63" s="50" t="s">
         <v>384</v>
       </c>
-      <c r="D63" s="53"/>
-      <c r="E63" s="53" t="s">
+      <c r="D63" s="56"/>
+      <c r="E63" s="56" t="s">
         <v>385</v>
       </c>
-      <c r="F63" s="53" t="s">
+      <c r="F63" s="56" t="s">
         <v>386</v>
       </c>
-      <c r="G63" s="53" t="s">
+      <c r="G63" s="56" t="s">
         <v>784</v>
       </c>
-      <c r="H63" s="53" t="s">
+      <c r="H63" s="56" t="s">
         <v>785</v>
       </c>
-      <c r="I63" s="53" t="s">
+      <c r="I63" s="78" t="s">
         <v>786</v>
       </c>
-      <c r="J63" s="55"/>
-[...2 lines deleted...]
-      <c r="B64" s="53" t="s">
+      <c r="J63" s="58"/>
+    </row>
+    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B64" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C64" s="53" t="s">
+      <c r="C64" s="56" t="s">
         <v>371</v>
       </c>
-      <c r="D64" s="53" t="s">
+      <c r="D64" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E64" s="53" t="s">
+      <c r="E64" s="56" t="s">
         <v>373</v>
       </c>
-      <c r="F64" s="53" t="s">
+      <c r="F64" s="56" t="s">
         <v>374</v>
       </c>
-      <c r="G64" s="53" t="s">
+      <c r="G64" s="56" t="s">
         <v>787</v>
       </c>
-      <c r="H64" s="72"/>
-      <c r="I64" s="56" t="s">
+      <c r="H64" s="77"/>
+      <c r="I64" s="59" t="s">
         <v>625</v>
       </c>
-      <c r="J64" s="61" t="s">
+      <c r="J64" s="64" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B65" s="53" t="s">
+    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B65" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C65" s="53"/>
-      <c r="D65" s="53" t="s">
+      <c r="C65" s="56"/>
+      <c r="D65" s="56" t="s">
         <v>390</v>
       </c>
-      <c r="E65" s="53" t="s">
+      <c r="E65" s="56" t="s">
         <v>391</v>
       </c>
-      <c r="F65" s="53" t="s">
+      <c r="F65" s="56" t="s">
         <v>788</v>
       </c>
-      <c r="G65" s="53" t="s">
+      <c r="G65" s="56" t="s">
         <v>789</v>
       </c>
-      <c r="H65" s="53" t="s">
+      <c r="H65" s="56" t="s">
         <v>790</v>
       </c>
-      <c r="I65" s="53" t="s">
+      <c r="I65" s="78" t="s">
         <v>791</v>
       </c>
-      <c r="J65" s="61" t="s">
+      <c r="J65" s="64" t="s">
         <v>792</v>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B66" s="53" t="s">
+    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B66" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C66" s="53" t="s">
+      <c r="C66" s="56" t="s">
         <v>793</v>
       </c>
-      <c r="D66" s="53" t="s">
+      <c r="D66" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E66" s="53" t="s">
+      <c r="E66" s="56" t="s">
         <v>794</v>
       </c>
-      <c r="F66" s="53" t="s">
+      <c r="F66" s="56" t="s">
         <v>795</v>
       </c>
-      <c r="G66" s="53" t="s">
+      <c r="G66" s="56" t="s">
         <v>796</v>
       </c>
-      <c r="H66" s="53" t="s">
+      <c r="H66" s="56" t="s">
         <v>797</v>
       </c>
-      <c r="I66" s="53"/>
-[...3 lines deleted...]
-      <c r="B67" s="53" t="s">
+      <c r="I66" s="78"/>
+      <c r="J66" s="64"/>
+    </row>
+    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B67" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C67" s="53" t="s">
+      <c r="C67" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D67" s="53" t="s">
+      <c r="D67" s="56" t="s">
         <v>309</v>
       </c>
-      <c r="E67" s="53" t="s">
+      <c r="E67" s="56" t="s">
         <v>398</v>
       </c>
-      <c r="F67" s="53" t="s">
+      <c r="F67" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="G67" s="53" t="s">
+      <c r="G67" s="56" t="s">
         <v>763</v>
       </c>
-      <c r="H67" s="72"/>
-      <c r="I67" s="53" t="s">
+      <c r="H67" s="77"/>
+      <c r="I67" s="78" t="s">
         <v>586</v>
       </c>
-      <c r="J67" s="61" t="s">
+      <c r="J67" s="64" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B68" s="53" t="s">
+    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B68" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C68" s="48" t="s">
+      <c r="C68" s="50" t="s">
         <v>400</v>
       </c>
-      <c r="D68" s="53" t="s">
+      <c r="D68" s="56" t="s">
         <v>798</v>
       </c>
-      <c r="E68" s="53" t="s">
+      <c r="E68" s="56" t="s">
         <v>401</v>
       </c>
-      <c r="F68" s="53" t="s">
+      <c r="F68" s="56" t="s">
         <v>628</v>
       </c>
-      <c r="G68" s="53" t="s">
+      <c r="G68" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H68" s="53" t="s">
+      <c r="H68" s="56" t="s">
         <v>799</v>
       </c>
-      <c r="I68" s="48" t="s">
+      <c r="I68" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J68" s="57" t="s">
+      <c r="J68" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B69" s="53" t="s">
+    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B69" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C69" s="53" t="s">
+      <c r="C69" s="56" t="s">
         <v>800</v>
       </c>
-      <c r="D69" s="53" t="s">
+      <c r="D69" s="56" t="s">
         <v>801</v>
       </c>
-      <c r="E69" s="53" t="s">
+      <c r="E69" s="56" t="s">
         <v>802</v>
       </c>
-      <c r="F69" s="53" t="s">
+      <c r="F69" s="56" t="s">
         <v>803</v>
       </c>
-      <c r="G69" s="53" t="s">
+      <c r="G69" s="56" t="s">
         <v>804</v>
       </c>
-      <c r="H69" s="53" t="s">
+      <c r="H69" s="56" t="s">
         <v>805</v>
       </c>
-      <c r="I69" s="53" t="s">
+      <c r="I69" s="78" t="s">
         <v>806</v>
       </c>
-      <c r="J69" s="61" t="s">
+      <c r="J69" s="64" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B70" s="53" t="s">
+    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B70" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C70" s="53" t="s">
+      <c r="C70" s="56" t="s">
         <v>800</v>
       </c>
-      <c r="D70" s="53" t="s">
+      <c r="D70" s="56" t="s">
         <v>801</v>
       </c>
-      <c r="E70" s="53" t="s">
+      <c r="E70" s="56" t="s">
         <v>802</v>
       </c>
-      <c r="F70" s="53" t="s">
+      <c r="F70" s="56" t="s">
         <v>803</v>
       </c>
-      <c r="G70" s="53" t="s">
+      <c r="G70" s="56" t="s">
         <v>804</v>
       </c>
-      <c r="H70" s="72"/>
-      <c r="I70" s="53" t="s">
+      <c r="H70" s="77"/>
+      <c r="I70" s="78" t="s">
         <v>807</v>
       </c>
-      <c r="J70" s="61" t="s">
+      <c r="J70" s="64" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B71" s="47" t="s">
+    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B71" s="49" t="s">
         <v>389</v>
       </c>
-      <c r="C71" s="48" t="s">
+      <c r="C71" s="50" t="s">
         <v>808</v>
       </c>
-      <c r="D71" s="48" t="s">
+      <c r="D71" s="50" t="s">
         <v>809</v>
       </c>
-      <c r="E71" s="48" t="s">
+      <c r="E71" s="50" t="s">
         <v>413</v>
       </c>
-      <c r="F71" s="48" t="s">
+      <c r="F71" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="G71" s="48" t="s">
+      <c r="G71" s="50" t="s">
         <v>810</v>
       </c>
-      <c r="H71" s="53" t="s">
+      <c r="H71" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I71" s="53" t="s">
+      <c r="I71" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="J71" s="61" t="s">
+      <c r="J71" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B72" s="53" t="s">
+    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B72" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C72" s="53" t="s">
+      <c r="C72" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="D72" s="53" t="s">
+      <c r="D72" s="56" t="s">
         <v>798</v>
       </c>
-      <c r="E72" s="53" t="s">
+      <c r="E72" s="56" t="s">
         <v>408</v>
       </c>
-      <c r="F72" s="53" t="s">
+      <c r="F72" s="56" t="s">
         <v>409</v>
       </c>
-      <c r="G72" s="53" t="s">
+      <c r="G72" s="56" t="s">
         <v>811</v>
       </c>
-      <c r="H72" s="53" t="s">
+      <c r="H72" s="56" t="s">
         <v>629</v>
       </c>
-      <c r="I72" s="48" t="s">
+      <c r="I72" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J72" s="57" t="s">
+      <c r="J72" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B73" s="53" t="s">
+    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B73" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C73" s="53" t="s">
+      <c r="C73" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="D73" s="53" t="s">
+      <c r="D73" s="56" t="s">
         <v>208</v>
       </c>
-      <c r="E73" s="53" t="s">
+      <c r="E73" s="56" t="s">
         <v>630</v>
       </c>
-      <c r="F73" s="53" t="s">
+      <c r="F73" s="56" t="s">
         <v>812</v>
       </c>
-      <c r="G73" s="53" t="s">
+      <c r="G73" s="56" t="s">
         <v>813</v>
       </c>
-      <c r="H73" s="53" t="s">
+      <c r="H73" s="56" t="s">
         <v>636</v>
       </c>
-      <c r="I73" s="53" t="s">
+      <c r="I73" s="78" t="s">
         <v>633</v>
       </c>
-      <c r="J73" s="61" t="s">
+      <c r="J73" s="64" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B74" s="67" t="s">
+    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B74" s="72" t="s">
         <v>421</v>
       </c>
       <c r="C74" s="27" t="s">
         <v>186</v>
       </c>
       <c r="D74" s="27" t="s">
         <v>729</v>
       </c>
       <c r="E74" s="27" t="s">
         <v>423</v>
       </c>
       <c r="F74" s="27" t="s">
         <v>814</v>
       </c>
       <c r="G74" s="27" t="s">
         <v>815</v>
       </c>
       <c r="H74" s="27" t="s">
         <v>426</v>
       </c>
       <c r="I74" s="27" t="s">
         <v>777</v>
       </c>
-      <c r="J74" s="68" t="s">
+      <c r="J74" s="73" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B75" s="53" t="s">
+    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B75" s="56" t="s">
         <v>421</v>
       </c>
-      <c r="C75" s="53" t="s">
+      <c r="C75" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D75" s="53" t="s">
+      <c r="D75" s="56" t="s">
         <v>345</v>
       </c>
-      <c r="E75" s="53" t="s">
+      <c r="E75" s="56" t="s">
         <v>429</v>
       </c>
-      <c r="F75" s="53" t="s">
+      <c r="F75" s="56" t="s">
         <v>670</v>
       </c>
-      <c r="G75" s="53" t="s">
+      <c r="G75" s="56" t="s">
         <v>816</v>
       </c>
-      <c r="H75" s="53" t="s">
+      <c r="H75" s="56" t="s">
         <v>242</v>
       </c>
-      <c r="I75" s="53"/>
-[...3 lines deleted...]
-      <c r="B76" s="53" t="s">
+      <c r="I75" s="78"/>
+      <c r="J75" s="64"/>
+    </row>
+    <row r="76" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B76" s="56" t="s">
         <v>421</v>
       </c>
-      <c r="C76" s="53" t="s">
+      <c r="C76" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D76" s="53" t="s">
+      <c r="D76" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E76" s="53" t="s">
+      <c r="E76" s="56" t="s">
         <v>429</v>
       </c>
-      <c r="F76" s="53" t="s">
+      <c r="F76" s="56" t="s">
         <v>430</v>
       </c>
-      <c r="G76" s="53" t="s">
+      <c r="G76" s="56" t="s">
         <v>817</v>
       </c>
-      <c r="H76" s="53" t="s">
+      <c r="H76" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I76" s="53" t="s">
+      <c r="I76" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="J76" s="61" t="s">
+      <c r="J76" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D77" s="53" t="s">
+    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B77" s="56"/>
+      <c r="C77" s="56"/>
+      <c r="D77" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E77" s="53" t="s">
+      <c r="E77" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F77" s="53" t="s">
+      <c r="F77" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G77" s="53" t="s">
+      <c r="G77" s="56" t="s">
         <v>442</v>
       </c>
-      <c r="H77" s="72"/>
-      <c r="I77" s="53" t="s">
+      <c r="H77" s="77"/>
+      <c r="I77" s="78" t="s">
         <v>746</v>
       </c>
-      <c r="J77" s="61" t="s">
+      <c r="J77" s="64" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D78" s="53" t="s">
+    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B78" s="56"/>
+      <c r="C78" s="56"/>
+      <c r="D78" s="56" t="s">
         <v>157</v>
       </c>
-      <c r="E78" s="53" t="s">
+      <c r="E78" s="56" t="s">
         <v>445</v>
       </c>
-      <c r="F78" s="53" t="s">
+      <c r="F78" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G78" s="53" t="s">
+      <c r="G78" s="56" t="s">
         <v>818</v>
       </c>
-      <c r="H78" s="53" t="s">
+      <c r="H78" s="56" t="s">
         <v>707</v>
       </c>
-      <c r="I78" s="53" t="s">
+      <c r="I78" s="78" t="s">
         <v>650</v>
       </c>
-      <c r="J78" s="61" t="s">
+      <c r="J78" s="64" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D79" s="53" t="s">
+    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B79" s="56"/>
+      <c r="C79" s="56"/>
+      <c r="D79" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E79" s="53" t="s">
+      <c r="E79" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F79" s="53" t="s">
+      <c r="F79" s="56" t="s">
         <v>449</v>
       </c>
-      <c r="G79" s="53" t="s">
+      <c r="G79" s="56" t="s">
         <v>450</v>
       </c>
-      <c r="H79" s="53" t="s">
+      <c r="H79" s="56" t="s">
         <v>820</v>
       </c>
-      <c r="I79" s="53" t="s">
+      <c r="I79" s="78" t="s">
         <v>652</v>
       </c>
-      <c r="J79" s="61" t="s">
+      <c r="J79" s="64" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D80" s="53" t="s">
+    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B80" s="56"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E80" s="53" t="s">
+      <c r="E80" s="56" t="s">
         <v>454</v>
       </c>
-      <c r="F80" s="53" t="s">
+      <c r="F80" s="56" t="s">
         <v>455</v>
       </c>
-      <c r="G80" s="53" t="s">
+      <c r="G80" s="56" t="s">
         <v>456</v>
       </c>
-      <c r="H80" s="53" t="s">
+      <c r="H80" s="56" t="s">
         <v>821</v>
       </c>
-      <c r="I80" s="53" t="s">
+      <c r="I80" s="78" t="s">
         <v>652</v>
       </c>
-      <c r="J80" s="61" t="s">
+      <c r="J80" s="64" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D81" s="53" t="s">
+    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B81" s="56"/>
+      <c r="C81" s="56"/>
+      <c r="D81" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E81" s="53" t="s">
+      <c r="E81" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F81" s="53" t="s">
+      <c r="F81" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G81" s="53" t="s">
+      <c r="G81" s="56" t="s">
         <v>745</v>
       </c>
-      <c r="H81" s="72"/>
-      <c r="I81" s="53" t="s">
+      <c r="H81" s="77"/>
+      <c r="I81" s="78" t="s">
         <v>746</v>
       </c>
-      <c r="J81" s="61" t="s">
+      <c r="J81" s="64" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D82" s="53" t="s">
+    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B82" s="56"/>
+      <c r="C82" s="56"/>
+      <c r="D82" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E82" s="53" t="s">
+      <c r="E82" s="56" t="s">
         <v>457</v>
       </c>
-      <c r="F82" s="53" t="s">
+      <c r="F82" s="56" t="s">
         <v>458</v>
       </c>
-      <c r="G82" s="53" t="s">
+      <c r="G82" s="56" t="s">
         <v>822</v>
       </c>
-      <c r="H82" s="72"/>
-      <c r="I82" s="53" t="s">
+      <c r="H82" s="77"/>
+      <c r="I82" s="78" t="s">
         <v>460</v>
       </c>
-      <c r="J82" s="61" t="s">
+      <c r="J82" s="64" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D83" s="53" t="s">
+    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B83" s="56"/>
+      <c r="C83" s="56"/>
+      <c r="D83" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E83" s="53" t="s">
+      <c r="E83" s="56" t="s">
         <v>461</v>
       </c>
-      <c r="F83" s="53" t="s">
+      <c r="F83" s="56" t="s">
         <v>462</v>
       </c>
-      <c r="G83" s="53" t="s">
+      <c r="G83" s="56" t="s">
         <v>823</v>
       </c>
-      <c r="H83" s="53" t="s">
+      <c r="H83" s="56" t="s">
         <v>824</v>
       </c>
-      <c r="I83" s="53" t="s">
+      <c r="I83" s="78" t="s">
         <v>656</v>
       </c>
-      <c r="J83" s="61" t="s">
+      <c r="J83" s="64" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D84" s="53" t="s">
+    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B84" s="56"/>
+      <c r="C84" s="56"/>
+      <c r="D84" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E84" s="53" t="s">
+      <c r="E84" s="56" t="s">
         <v>466</v>
       </c>
-      <c r="F84" s="53" t="s">
+      <c r="F84" s="56" t="s">
         <v>628</v>
       </c>
-      <c r="G84" s="53" t="s">
+      <c r="G84" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H84" s="53" t="s">
+      <c r="H84" s="56" t="s">
         <v>799</v>
       </c>
-      <c r="I84" s="48" t="s">
+      <c r="I84" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J84" s="57" t="s">
+      <c r="J84" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D85" s="53" t="s">
+    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B85" s="56"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="56" t="s">
         <v>469</v>
       </c>
-      <c r="E85" s="53" t="s">
+      <c r="E85" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F85" s="53" t="s">
+      <c r="F85" s="56" t="s">
         <v>470</v>
       </c>
-      <c r="G85" s="53" t="s">
+      <c r="G85" s="56" t="s">
         <v>471</v>
       </c>
-      <c r="H85" s="53" t="s">
+      <c r="H85" s="56" t="s">
         <v>825</v>
       </c>
-      <c r="I85" s="53" t="s">
+      <c r="I85" s="78" t="s">
         <v>472</v>
       </c>
-      <c r="J85" s="61" t="s">
+      <c r="J85" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="86" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D86" s="53" t="s">
+    <row r="86" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B86" s="56"/>
+      <c r="C86" s="56"/>
+      <c r="D86" s="56" t="s">
         <v>469</v>
       </c>
-      <c r="E86" s="53" t="s">
+      <c r="E86" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F86" s="53" t="s">
+      <c r="F86" s="56" t="s">
         <v>470</v>
       </c>
-      <c r="G86" s="53" t="s">
+      <c r="G86" s="56" t="s">
         <v>826</v>
       </c>
-      <c r="H86" s="53" t="s">
+      <c r="H86" s="56" t="s">
         <v>827</v>
       </c>
-      <c r="I86" s="53" t="s">
+      <c r="I86" s="78" t="s">
         <v>472</v>
       </c>
-      <c r="J86" s="61" t="s">
+      <c r="J86" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D87" s="53" t="s">
+    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B87" s="56"/>
+      <c r="C87" s="56"/>
+      <c r="D87" s="56" t="s">
         <v>474</v>
       </c>
-      <c r="E87" s="53" t="s">
+      <c r="E87" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F87" s="53" t="s">
+      <c r="F87" s="56" t="s">
         <v>475</v>
       </c>
-      <c r="G87" s="53" t="s">
+      <c r="G87" s="56" t="s">
         <v>476</v>
       </c>
-      <c r="H87" s="72"/>
-      <c r="I87" s="53" t="s">
+      <c r="H87" s="77"/>
+      <c r="I87" s="78" t="s">
         <v>659</v>
       </c>
-      <c r="J87" s="57" t="s">
+      <c r="J87" s="60" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D88" s="53" t="s">
+    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B88" s="56"/>
+      <c r="C88" s="56"/>
+      <c r="D88" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E88" s="53" t="s">
+      <c r="E88" s="56" t="s">
         <v>477</v>
       </c>
-      <c r="F88" s="53" t="s">
+      <c r="F88" s="56" t="s">
         <v>478</v>
       </c>
-      <c r="G88" s="53" t="s">
+      <c r="G88" s="56" t="s">
         <v>828</v>
       </c>
-      <c r="H88" s="53" t="s">
+      <c r="H88" s="56" t="s">
         <v>829</v>
       </c>
-      <c r="I88" s="53" t="s">
+      <c r="I88" s="78" t="s">
         <v>481</v>
       </c>
-      <c r="J88" s="68" t="s">
+      <c r="J88" s="73" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="89" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D89" s="53" t="s">
+    <row r="89" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B89" s="56"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E89" s="53" t="s">
+      <c r="E89" s="56" t="s">
         <v>487</v>
       </c>
-      <c r="F89" s="53" t="s">
+      <c r="F89" s="56" t="s">
         <v>488</v>
       </c>
-      <c r="G89" s="53" t="s">
+      <c r="G89" s="56" t="s">
         <v>830</v>
       </c>
-      <c r="H89" s="53" t="s">
+      <c r="H89" s="56" t="s">
         <v>831</v>
       </c>
-      <c r="I89" s="53" t="s">
+      <c r="I89" s="78" t="s">
         <v>724</v>
       </c>
-      <c r="J89" s="61" t="s">
+      <c r="J89" s="64" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="90" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D90" s="53" t="s">
+    <row r="90" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B90" s="56"/>
+      <c r="C90" s="56"/>
+      <c r="D90" s="56" t="s">
         <v>832</v>
       </c>
-      <c r="E90" s="53" t="s">
+      <c r="E90" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="F90" s="53" t="s">
+      <c r="F90" s="56" t="s">
         <v>833</v>
       </c>
-      <c r="G90" s="53" t="s">
+      <c r="G90" s="56" t="s">
         <v>834</v>
       </c>
-      <c r="H90" s="53" t="s">
+      <c r="H90" s="56" t="s">
         <v>835</v>
       </c>
-      <c r="I90" s="53" t="s">
+      <c r="I90" s="78" t="s">
         <v>774</v>
       </c>
-      <c r="J90" s="61" t="s">
+      <c r="J90" s="64" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="91" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D91" s="53" t="s">
+    <row r="91" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B91" s="56"/>
+      <c r="C91" s="56"/>
+      <c r="D91" s="56" t="s">
         <v>492</v>
       </c>
-      <c r="E91" s="53" t="s">
+      <c r="E91" s="56" t="s">
         <v>493</v>
       </c>
-      <c r="F91" s="53" t="s">
+      <c r="F91" s="56" t="s">
         <v>493</v>
       </c>
-      <c r="G91" s="53" t="s">
+      <c r="G91" s="56" t="s">
         <v>494</v>
       </c>
-      <c r="H91" s="53" t="s">
+      <c r="H91" s="56" t="s">
         <v>495</v>
       </c>
-      <c r="I91" s="53" t="s">
+      <c r="I91" s="78" t="s">
         <v>496</v>
       </c>
-      <c r="J91" s="68" t="s">
+      <c r="J91" s="73" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="92" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D92" s="53" t="s">
+    <row r="92" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B92" s="56"/>
+      <c r="C92" s="56"/>
+      <c r="D92" s="56" t="s">
         <v>498</v>
       </c>
-      <c r="E92" s="53" t="s">
+      <c r="E92" s="56" t="s">
         <v>499</v>
       </c>
-      <c r="F92" s="53" t="s">
+      <c r="F92" s="56" t="s">
         <v>665</v>
       </c>
-      <c r="G92" s="53" t="s">
+      <c r="G92" s="56" t="s">
         <v>501</v>
       </c>
-      <c r="H92" s="53" t="s">
+      <c r="H92" s="56" t="s">
         <v>836</v>
       </c>
-      <c r="I92" s="53" t="s">
+      <c r="I92" s="78" t="s">
         <v>503</v>
       </c>
-      <c r="J92" s="61" t="s">
+      <c r="J92" s="64" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="93" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...8 lines deleted...]
-      <c r="J93" s="75"/>
+    <row r="93" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B93" s="56"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="56"/>
+      <c r="E93" s="56"/>
+      <c r="F93" s="56"/>
+      <c r="G93" s="56"/>
+      <c r="H93" s="56"/>
+      <c r="I93" s="78"/>
+      <c r="J93" s="81"/>
     </row>
     <row r="94" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J92"/>
   <mergeCells count="1">
     <mergeCell ref="B52:B53"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F3:F14 F16:F32 F34:F90 F92:F93">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G3:G93">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J7" r:id="rId1"/>
     <hyperlink ref="J20" r:id="rId2"/>
     <hyperlink ref="J21" r:id="rId3"/>
     <hyperlink ref="J27" r:id="rId4"/>
     <hyperlink ref="J28" r:id="rId5"/>
     <hyperlink ref="J29" r:id="rId6"/>
     <hyperlink ref="J30" r:id="rId7"/>
@@ -12486,2425 +12828,2425 @@
     <hyperlink ref="J70" r:id="rId31"/>
     <hyperlink ref="J71" r:id="rId32"/>
     <hyperlink ref="J72" r:id="rId33"/>
     <hyperlink ref="J73" r:id="rId34"/>
     <hyperlink ref="J77" r:id="rId35"/>
     <hyperlink ref="J78" r:id="rId36"/>
     <hyperlink ref="J79" r:id="rId37"/>
     <hyperlink ref="J81" r:id="rId38"/>
     <hyperlink ref="J82" r:id="rId39"/>
     <hyperlink ref="J84" r:id="rId40"/>
     <hyperlink ref="J89" r:id="rId41"/>
     <hyperlink ref="J90" r:id="rId42"/>
   </hyperlinks>
   <drawing r:id="rId43"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="40" width="5.16"/>
-[...8 lines deleted...]
-    <col min="11" max="1025" style="40" width="21.72"/>
+    <col min="1" max="1" style="42" width="5.69"/>
+    <col min="2" max="2" style="82" width="17.48"/>
+    <col min="3" max="3" style="83" width="22.25"/>
+    <col min="4" max="4" style="81" width="22.25"/>
+    <col min="5" max="5" style="81" width="35.9"/>
+    <col min="6" max="6" style="81" width="31.13"/>
+    <col min="7" max="7" style="84" width="68.5"/>
+    <col min="8" max="8" style="81" width="43.98"/>
+    <col min="9" max="10" style="81" width="43.98"/>
+    <col min="11" max="1025" style="42" width="22.25"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0" customFormat="1" s="1">
-      <c r="B1" s="79"/>
-      <c r="C1" s="79"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
       <c r="G1" s="3"/>
     </row>
-    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="45">
+    <row r="2" customHeight="1" ht="56.0" customFormat="1" s="47">
       <c r="B2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B3" s="53" t="s">
+    <row r="3" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B3" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="56" t="s">
         <v>837</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="D3" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="48" t="s">
+      <c r="E3" s="50" t="s">
         <v>838</v>
       </c>
-      <c r="F3" s="48" t="s">
+      <c r="F3" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="48" t="s">
+      <c r="G3" s="50" t="s">
         <v>839</v>
       </c>
-      <c r="H3" s="48" t="s">
+      <c r="H3" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="81" t="s">
+      <c r="I3" s="87" t="s">
         <v>49</v>
       </c>
-      <c r="J3" s="55" t="s">
+      <c r="J3" s="58" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B4" s="53" t="s">
+    <row r="4" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B4" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D4" s="53" t="s">
+      <c r="D4" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E4" s="53" t="s">
+      <c r="E4" s="56" t="s">
         <v>514</v>
       </c>
-      <c r="F4" s="53" t="s">
+      <c r="F4" s="56" t="s">
         <v>515</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="G4" s="56" t="s">
         <v>840</v>
       </c>
-      <c r="H4" s="53" t="s">
+      <c r="H4" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I4" s="56" t="s">
+      <c r="I4" s="59" t="s">
         <v>517</v>
       </c>
-      <c r="J4" s="61" t="s">
+      <c r="J4" s="64" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B5" s="53" t="s">
+    <row r="5" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B5" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="56" t="s">
         <v>519</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="E5" s="56" t="s">
         <v>520</v>
       </c>
-      <c r="F5" s="53" t="s">
+      <c r="F5" s="56" t="s">
         <v>515</v>
       </c>
-      <c r="G5" s="53" t="s">
+      <c r="G5" s="56" t="s">
         <v>840</v>
       </c>
-      <c r="H5" s="53" t="s">
+      <c r="H5" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I5" s="56" t="s">
+      <c r="I5" s="59" t="s">
         <v>517</v>
       </c>
-      <c r="J5" s="61" t="s">
+      <c r="J5" s="64" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B6" s="53" t="s">
+    <row r="6" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B6" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="53" t="s">
+      <c r="C6" s="56" t="s">
         <v>841</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D6" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E6" s="56" t="s">
         <v>842</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F6" s="56" t="s">
         <v>843</v>
       </c>
-      <c r="G6" s="53" t="s">
+      <c r="G6" s="56" t="s">
         <v>844</v>
       </c>
-      <c r="H6" s="53"/>
-      <c r="I6" s="53" t="s">
+      <c r="H6" s="56"/>
+      <c r="I6" s="78" t="s">
         <v>845</v>
       </c>
-      <c r="J6" s="61" t="s">
+      <c r="J6" s="64" t="s">
         <v>846</v>
       </c>
     </row>
-    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B7" s="53" t="s">
+    <row r="7" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B7" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="53" t="s">
+      <c r="C7" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D7" s="53" t="s">
+      <c r="D7" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E7" s="53" t="s">
+      <c r="E7" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F7" s="53" t="s">
+      <c r="F7" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G7" s="53" t="s">
+      <c r="G7" s="56" t="s">
         <v>667</v>
       </c>
-      <c r="H7" s="53" t="s">
+      <c r="H7" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I7" s="53" t="s">
+      <c r="I7" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="J7" s="61" t="s">
+      <c r="J7" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B8" s="53" t="s">
+    <row r="8" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B8" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="C8" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="56" t="s">
         <v>847</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="56" t="s">
         <v>668</v>
       </c>
-      <c r="H8" s="53" t="s">
+      <c r="H8" s="56" t="s">
         <v>191</v>
       </c>
-      <c r="I8" s="53" t="s">
+      <c r="I8" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="61" t="s">
+      <c r="J8" s="64" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B9" s="53" t="s">
+    <row r="9" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B9" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="53" t="s">
+      <c r="C9" s="56" t="s">
         <v>676</v>
       </c>
-      <c r="D9" s="53" t="s">
+      <c r="D9" s="56" t="s">
         <v>677</v>
       </c>
-      <c r="E9" s="53" t="s">
+      <c r="E9" s="56" t="s">
         <v>678</v>
       </c>
-      <c r="F9" s="53" t="s">
+      <c r="F9" s="56" t="s">
         <v>683</v>
       </c>
-      <c r="G9" s="53" t="s">
+      <c r="G9" s="56" t="s">
         <v>684</v>
       </c>
-      <c r="H9" s="53" t="s">
+      <c r="H9" s="56" t="s">
         <v>848</v>
       </c>
-      <c r="I9" s="53"/>
-[...3 lines deleted...]
-      <c r="B10" s="53" t="s">
+      <c r="I9" s="56"/>
+      <c r="J9" s="77"/>
+    </row>
+    <row r="10" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B10" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="53" t="s">
+      <c r="C10" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E10" s="53" t="s">
+      <c r="E10" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="F10" s="53" t="s">
+      <c r="F10" s="56" t="s">
         <v>686</v>
       </c>
-      <c r="G10" s="53" t="s">
+      <c r="G10" s="56" t="s">
         <v>849</v>
       </c>
-      <c r="H10" s="53" t="s">
+      <c r="H10" s="56" t="s">
         <v>850</v>
       </c>
-      <c r="I10" s="53"/>
-[...3 lines deleted...]
-      <c r="B11" s="53" t="s">
+      <c r="I10" s="56"/>
+      <c r="J10" s="77"/>
+    </row>
+    <row r="11" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B11" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="53" t="s">
+      <c r="C11" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="D11" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E11" s="53" t="s">
+      <c r="E11" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="F11" s="53" t="s">
+      <c r="F11" s="56" t="s">
         <v>851</v>
       </c>
-      <c r="G11" s="53" t="s">
+      <c r="G11" s="56" t="s">
         <v>852</v>
       </c>
-      <c r="H11" s="53" t="s">
+      <c r="H11" s="56" t="s">
         <v>853</v>
       </c>
-      <c r="I11" s="53" t="s">
+      <c r="I11" s="56" t="s">
         <v>527</v>
       </c>
-      <c r="J11" s="61" t="s">
+      <c r="J11" s="64" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B12" s="53" t="s">
+    <row r="12" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B12" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="48" t="s">
+      <c r="C12" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D12" s="53" t="s">
+      <c r="D12" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E12" s="53" t="s">
+      <c r="E12" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="F12" s="53" t="s">
+      <c r="F12" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="G12" s="53" t="s">
+      <c r="G12" s="56" t="s">
         <v>854</v>
       </c>
-      <c r="H12" s="53" t="s">
+      <c r="H12" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I12" s="53" t="s">
+      <c r="I12" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="J12" s="61" t="s">
+      <c r="J12" s="64" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B13" s="47" t="s">
+    <row r="13" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B13" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="48" t="s">
+      <c r="C13" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D13" s="48" t="s">
+      <c r="D13" s="50" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>97</v>
       </c>
-      <c r="F13" s="48" t="s">
+      <c r="F13" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="G13" s="48" t="s">
+      <c r="G13" s="50" t="s">
         <v>693</v>
       </c>
-      <c r="H13" s="48" t="s">
+      <c r="H13" s="50" t="s">
         <v>107</v>
       </c>
-      <c r="I13" s="48"/>
-[...3 lines deleted...]
-      <c r="B14" s="53" t="s">
+      <c r="I13" s="50"/>
+      <c r="J13" s="61"/>
+    </row>
+    <row r="14" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B14" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C14" s="53" t="s">
+      <c r="C14" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="D14" s="53" t="s">
+      <c r="D14" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="E14" s="53" t="s">
+      <c r="E14" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="F14" s="53" t="s">
+      <c r="F14" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="G14" s="53" t="s">
+      <c r="G14" s="56" t="s">
         <v>694</v>
       </c>
-      <c r="H14" s="53" t="s">
+      <c r="H14" s="56" t="s">
         <v>855</v>
       </c>
-      <c r="I14" s="53" t="s">
+      <c r="I14" s="56" t="s">
         <v>529</v>
       </c>
-      <c r="J14" s="61" t="s">
+      <c r="J14" s="64" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B15" s="53" t="s">
+    <row r="15" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B15" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="53" t="s">
+      <c r="C15" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="D15" s="53" t="s">
+      <c r="D15" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="E15" s="53" t="s">
+      <c r="E15" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="F15" s="53" t="s">
+      <c r="F15" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="G15" s="53" t="s">
+      <c r="G15" s="56" t="s">
         <v>694</v>
       </c>
-      <c r="H15" s="53" t="s">
+      <c r="H15" s="56" t="s">
         <v>123</v>
       </c>
-      <c r="I15" s="53" t="s">
+      <c r="I15" s="56" t="s">
         <v>124</v>
       </c>
-      <c r="J15" s="61" t="s">
+      <c r="J15" s="64" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B16" s="53" t="s">
+    <row r="16" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B16" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C16" s="53" t="s">
+      <c r="C16" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="D16" s="56" t="s">
         <v>856</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>129</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>129</v>
       </c>
-      <c r="G16" s="53" t="s">
+      <c r="G16" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="H16" s="53" t="s">
+      <c r="H16" s="56" t="s">
         <v>857</v>
       </c>
-      <c r="I16" s="53" t="s">
+      <c r="I16" s="56" t="s">
         <v>132</v>
       </c>
-      <c r="J16" s="61" t="s">
+      <c r="J16" s="64" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="17" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B17" s="53" t="s">
+    <row r="17" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B17" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="48" t="s">
+      <c r="C17" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D17" s="53" t="s">
+      <c r="D17" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="E17" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F17" s="53" t="s">
+      <c r="F17" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="G17" s="53" t="s">
+      <c r="G17" s="56" t="s">
         <v>137</v>
       </c>
-      <c r="H17" s="53" t="s">
+      <c r="H17" s="56" t="s">
         <v>858</v>
       </c>
-      <c r="I17" s="53"/>
-[...3 lines deleted...]
-      <c r="B18" s="53" t="s">
+      <c r="I17" s="56"/>
+      <c r="J17" s="77"/>
+    </row>
+    <row r="18" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B18" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C18" s="48" t="s">
+      <c r="C18" s="50" t="s">
         <v>134</v>
       </c>
-      <c r="D18" s="53" t="s">
+      <c r="D18" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="E18" s="53" t="s">
+      <c r="E18" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F18" s="53" t="s">
+      <c r="F18" s="56" t="s">
         <v>699</v>
       </c>
-      <c r="G18" s="53" t="s">
+      <c r="G18" s="56" t="s">
         <v>859</v>
       </c>
-      <c r="H18" s="53" t="s">
+      <c r="H18" s="56" t="s">
         <v>850</v>
       </c>
-      <c r="I18" s="53"/>
-[...3 lines deleted...]
-      <c r="B19" s="53" t="s">
+      <c r="I18" s="56"/>
+      <c r="J18" s="77"/>
+    </row>
+    <row r="19" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B19" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C19" s="53" t="s">
+      <c r="C19" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="D19" s="53" t="s">
+      <c r="D19" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E19" s="53" t="s">
+      <c r="E19" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="F19" s="53" t="s">
+      <c r="F19" s="56" t="s">
         <v>147</v>
       </c>
-      <c r="G19" s="53" t="s">
+      <c r="G19" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="H19" s="72"/>
-      <c r="I19" s="53" t="s">
+      <c r="H19" s="77"/>
+      <c r="I19" s="56" t="s">
         <v>535</v>
       </c>
-      <c r="J19" s="61" t="s">
+      <c r="J19" s="64" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B20" s="53" t="s">
+    <row r="20" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B20" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="53" t="s">
+      <c r="C20" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="D20" s="53" t="s">
+      <c r="D20" s="56" t="s">
         <v>152</v>
       </c>
-      <c r="E20" s="53" t="s">
+      <c r="E20" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="F20" s="53" t="s">
+      <c r="F20" s="56" t="s">
         <v>702</v>
       </c>
-      <c r="G20" s="53" t="s">
+      <c r="G20" s="56" t="s">
         <v>703</v>
       </c>
-      <c r="H20" s="53" t="s">
+      <c r="H20" s="56" t="s">
         <v>370</v>
       </c>
-      <c r="I20" s="53" t="s">
+      <c r="I20" s="56" t="s">
         <v>860</v>
       </c>
-      <c r="J20" s="61" t="s">
+      <c r="J20" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B21" s="53" t="s">
+    <row r="21" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B21" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="C21" s="53" t="s">
+      <c r="C21" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="D21" s="53" t="s">
+      <c r="D21" s="56" t="s">
         <v>705</v>
       </c>
-      <c r="E21" s="53" t="s">
+      <c r="E21" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="F21" s="53" t="s">
+      <c r="F21" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G21" s="53" t="s">
+      <c r="G21" s="56" t="s">
         <v>706</v>
       </c>
-      <c r="H21" s="53" t="s">
+      <c r="H21" s="56" t="s">
         <v>447</v>
       </c>
-      <c r="I21" s="56" t="s">
+      <c r="I21" s="59" t="s">
         <v>540</v>
       </c>
-      <c r="J21" s="61" t="s">
+      <c r="J21" s="64" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B22" s="53" t="s">
+    <row r="22" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B22" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C22" s="53" t="s">
+      <c r="C22" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D22" s="53" t="s">
+      <c r="D22" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="E22" s="53" t="s">
+      <c r="E22" s="56" t="s">
         <v>166</v>
       </c>
-      <c r="F22" s="53" t="s">
+      <c r="F22" s="56" t="s">
         <v>167</v>
       </c>
-      <c r="G22" s="53" t="s">
+      <c r="G22" s="56" t="s">
         <v>708</v>
       </c>
-      <c r="H22" s="72"/>
-      <c r="I22" s="53" t="s">
+      <c r="H22" s="77"/>
+      <c r="I22" s="78" t="s">
         <v>169</v>
       </c>
-      <c r="J22" s="61" t="s">
+      <c r="J22" s="64" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B23" s="53" t="s">
+    <row r="23" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B23" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C23" s="53" t="s">
+      <c r="C23" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D23" s="53" t="s">
+      <c r="D23" s="56" t="s">
         <v>709</v>
       </c>
-      <c r="E23" s="53" t="s">
+      <c r="E23" s="56" t="s">
         <v>173</v>
       </c>
-      <c r="F23" s="53" t="s">
+      <c r="F23" s="56" t="s">
         <v>174</v>
       </c>
-      <c r="G23" s="53" t="s">
+      <c r="G23" s="56" t="s">
         <v>175</v>
       </c>
-      <c r="H23" s="72"/>
-      <c r="I23" s="53" t="s">
+      <c r="H23" s="77"/>
+      <c r="I23" s="78" t="s">
         <v>710</v>
       </c>
-      <c r="J23" s="61" t="s">
+      <c r="J23" s="64" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="56.0" customFormat="1" s="40">
-      <c r="B24" s="53" t="s">
+    <row r="24" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B24" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="C24" s="53" t="s">
+      <c r="C24" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="53" t="s">
+      <c r="D24" s="56" t="s">
         <v>178</v>
       </c>
-      <c r="E24" s="53" t="s">
+      <c r="E24" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="F24" s="53" t="s">
+      <c r="F24" s="56" t="s">
         <v>543</v>
       </c>
-      <c r="G24" s="53" t="s">
+      <c r="G24" s="56" t="s">
         <v>545</v>
       </c>
-      <c r="H24" s="53" t="s">
+      <c r="H24" s="56" t="s">
         <v>862</v>
       </c>
-      <c r="I24" s="53" t="s">
+      <c r="I24" s="56" t="s">
         <v>547</v>
       </c>
-      <c r="J24" s="61" t="s">
+      <c r="J24" s="64" t="s">
         <v>863</v>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B25" s="47" t="s">
+    <row r="25" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B25" s="49" t="s">
         <v>185</v>
       </c>
-      <c r="C25" s="48" t="s">
+      <c r="C25" s="50" t="s">
         <v>186</v>
       </c>
-      <c r="D25" s="48" t="s">
+      <c r="D25" s="50" t="s">
         <v>187</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>188</v>
       </c>
-      <c r="F25" s="48" t="s">
+      <c r="F25" s="67" t="s">
         <v>189</v>
       </c>
-      <c r="G25" s="48" t="s">
+      <c r="G25" s="67" t="s">
         <v>713</v>
       </c>
-      <c r="H25" s="48" t="s">
+      <c r="H25" s="50" t="s">
         <v>191</v>
       </c>
-      <c r="I25" s="48"/>
-[...3 lines deleted...]
-      <c r="B26" s="47" t="s">
+      <c r="I25" s="67"/>
+      <c r="J25" s="68"/>
+    </row>
+    <row r="26" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B26" s="49" t="s">
         <v>163</v>
       </c>
-      <c r="C26" s="48" t="s">
+      <c r="C26" s="50" t="s">
         <v>198</v>
       </c>
-      <c r="D26" s="48" t="s">
+      <c r="D26" s="50" t="s">
         <v>199</v>
       </c>
-      <c r="E26" s="48" t="s">
+      <c r="E26" s="50" t="s">
         <v>200</v>
       </c>
-      <c r="F26" s="48" t="s">
+      <c r="F26" s="50" t="s">
         <v>201</v>
       </c>
-      <c r="G26" s="48" t="s">
+      <c r="G26" s="50" t="s">
         <v>202</v>
       </c>
-      <c r="H26" s="48"/>
-      <c r="I26" s="56" t="s">
+      <c r="H26" s="50"/>
+      <c r="I26" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="J26" s="57" t="s">
+      <c r="J26" s="60" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B27" s="73" t="s">
+    <row r="27" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B27" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C27" s="53" t="s">
+      <c r="C27" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D27" s="53" t="s">
+      <c r="D27" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E27" s="53" t="s">
+      <c r="E27" s="56" t="s">
         <v>215</v>
       </c>
-      <c r="F27" s="53" t="s">
+      <c r="F27" s="56" t="s">
         <v>216</v>
       </c>
-      <c r="G27" s="53" t="s">
+      <c r="G27" s="56" t="s">
         <v>717</v>
       </c>
-      <c r="H27" s="53" t="s">
+      <c r="H27" s="56" t="s">
         <v>551</v>
       </c>
-      <c r="I27" s="56" t="s">
+      <c r="I27" s="59" t="s">
         <v>552</v>
       </c>
-      <c r="J27" s="61" t="s">
+      <c r="J27" s="64" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B28" s="73" t="s">
+    <row r="28" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B28" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C28" s="53" t="s">
+      <c r="C28" s="56" t="s">
         <v>221</v>
       </c>
-      <c r="D28" s="53" t="s">
+      <c r="D28" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="53" t="s">
+      <c r="E28" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="F28" s="53" t="s">
+      <c r="F28" s="56" t="s">
         <v>718</v>
       </c>
-      <c r="G28" s="53" t="s">
+      <c r="G28" s="56" t="s">
         <v>719</v>
       </c>
-      <c r="H28" s="61"/>
-      <c r="I28" s="53" t="s">
+      <c r="H28" s="64"/>
+      <c r="I28" s="56" t="s">
         <v>721</v>
       </c>
-      <c r="J28" s="61" t="s">
+      <c r="J28" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B29" s="73" t="s">
+    <row r="29" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B29" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C29" s="53" t="s">
+      <c r="C29" s="56" t="s">
         <v>221</v>
       </c>
-      <c r="D29" s="53" t="s">
+      <c r="D29" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E29" s="53" t="s">
+      <c r="E29" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="F29" s="53" t="s">
+      <c r="F29" s="56" t="s">
         <v>223</v>
       </c>
-      <c r="G29" s="53" t="s">
+      <c r="G29" s="56" t="s">
         <v>864</v>
       </c>
-      <c r="H29" s="53" t="s">
+      <c r="H29" s="56" t="s">
         <v>723</v>
       </c>
-      <c r="I29" s="56" t="s">
+      <c r="I29" s="59" t="s">
         <v>724</v>
       </c>
-      <c r="J29" s="61" t="s">
+      <c r="J29" s="64" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B30" s="73" t="s">
+    <row r="30" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B30" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C30" s="53" t="s">
+      <c r="C30" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="D30" s="53" t="s">
+      <c r="D30" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="E30" s="53" t="s">
+      <c r="E30" s="56" t="s">
         <v>727</v>
       </c>
-      <c r="F30" s="53" t="s">
+      <c r="F30" s="56" t="s">
         <v>728</v>
       </c>
-      <c r="G30" s="53" t="s">
+      <c r="G30" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="H30" s="53" t="s">
+      <c r="H30" s="56" t="s">
         <v>530</v>
       </c>
-      <c r="I30" s="53" t="s">
+      <c r="I30" s="56" t="s">
         <v>132</v>
       </c>
-      <c r="J30" s="61" t="s">
+      <c r="J30" s="64" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B31" s="73" t="s">
+    <row r="31" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B31" s="79" t="s">
         <v>214</v>
       </c>
-      <c r="C31" s="53" t="s">
+      <c r="C31" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="D31" s="53" t="s">
+      <c r="D31" s="56" t="s">
         <v>729</v>
       </c>
-      <c r="E31" s="53" t="s">
+      <c r="E31" s="56" t="s">
         <v>727</v>
       </c>
-      <c r="F31" s="53" t="s">
+      <c r="F31" s="56" t="s">
         <v>730</v>
       </c>
-      <c r="G31" s="53" t="s">
+      <c r="G31" s="56" t="s">
         <v>731</v>
       </c>
-      <c r="H31" s="53" t="s">
+      <c r="H31" s="56" t="s">
         <v>732</v>
       </c>
-      <c r="I31" s="56"/>
-[...3 lines deleted...]
-      <c r="B32" s="53" t="s">
+      <c r="I31" s="59"/>
+      <c r="J31" s="64"/>
+    </row>
+    <row r="32" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B32" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C32" s="53" t="s">
+      <c r="C32" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="D32" s="53" t="s">
+      <c r="D32" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="53" t="s">
+      <c r="E32" s="56" t="s">
         <v>244</v>
       </c>
-      <c r="F32" s="53" t="s">
+      <c r="F32" s="56" t="s">
         <v>245</v>
       </c>
-      <c r="G32" s="53" t="s">
+      <c r="G32" s="56" t="s">
         <v>735</v>
       </c>
-      <c r="H32" s="53" t="s">
+      <c r="H32" s="56" t="s">
         <v>558</v>
       </c>
-      <c r="I32" s="53" t="s">
+      <c r="I32" s="56" t="s">
         <v>559</v>
       </c>
-      <c r="J32" s="61" t="s">
+      <c r="J32" s="64" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B33" s="53" t="s">
+    <row r="33" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B33" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C33" s="53" t="s">
+      <c r="C33" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="D33" s="53" t="s">
+      <c r="D33" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E33" s="53" t="s">
+      <c r="E33" s="56" t="s">
         <v>250</v>
       </c>
-      <c r="F33" s="53" t="s">
+      <c r="F33" s="56" t="s">
         <v>251</v>
       </c>
-      <c r="G33" s="53" t="s">
+      <c r="G33" s="56" t="s">
         <v>865</v>
       </c>
-      <c r="H33" s="53" t="s">
+      <c r="H33" s="56" t="s">
         <v>253</v>
       </c>
-      <c r="I33" s="53" t="s">
+      <c r="I33" s="56" t="s">
         <v>866</v>
       </c>
-      <c r="J33" s="61" t="s">
+      <c r="J33" s="64" t="s">
         <v>867</v>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B34" s="53" t="s">
+    <row r="34" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B34" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C34" s="53" t="s">
+      <c r="C34" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D34" s="53" t="s">
+      <c r="D34" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E34" s="53" t="s">
+      <c r="E34" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F34" s="53" t="s">
+      <c r="F34" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="G34" s="53" t="s">
+      <c r="G34" s="56" t="s">
         <v>739</v>
       </c>
-      <c r="H34" s="72"/>
-      <c r="I34" s="53" t="s">
+      <c r="H34" s="77"/>
+      <c r="I34" s="56" t="s">
         <v>567</v>
       </c>
-      <c r="J34" s="61" t="s">
+      <c r="J34" s="64" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B35" s="53" t="s">
+    <row r="35" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B35" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C35" s="53" t="s">
+      <c r="C35" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D35" s="53" t="s">
+      <c r="D35" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E35" s="53" t="s">
+      <c r="E35" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F35" s="53" t="s">
+      <c r="F35" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="G35" s="53" t="s">
+      <c r="G35" s="56" t="s">
         <v>259</v>
       </c>
-      <c r="H35" s="72"/>
-      <c r="I35" s="53" t="s">
+      <c r="H35" s="77"/>
+      <c r="I35" s="56" t="s">
         <v>740</v>
       </c>
-      <c r="J35" s="61" t="s">
+      <c r="J35" s="64" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B36" s="53" t="s">
+    <row r="36" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B36" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C36" s="53" t="s">
+      <c r="C36" s="56" t="s">
         <v>256</v>
       </c>
-      <c r="D36" s="53" t="s">
+      <c r="D36" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E36" s="53" t="s">
+      <c r="E36" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="F36" s="53" t="s">
+      <c r="F36" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="G36" s="53" t="s">
+      <c r="G36" s="56" t="s">
         <v>741</v>
       </c>
-      <c r="H36" s="53" t="s">
+      <c r="H36" s="56" t="s">
         <v>868</v>
       </c>
-      <c r="I36" s="53" t="s">
+      <c r="I36" s="56" t="s">
         <v>743</v>
       </c>
-      <c r="J36" s="61" t="s">
+      <c r="J36" s="64" t="s">
         <v>869</v>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B37" s="53" t="s">
+    <row r="37" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B37" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C37" s="53" t="s">
+      <c r="C37" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D37" s="53" t="s">
+      <c r="D37" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E37" s="53" t="s">
+      <c r="E37" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F37" s="53" t="s">
+      <c r="F37" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G37" s="53" t="s">
+      <c r="G37" s="56" t="s">
         <v>745</v>
       </c>
-      <c r="H37" s="72"/>
-      <c r="I37" s="53" t="s">
+      <c r="H37" s="77"/>
+      <c r="I37" s="56" t="s">
         <v>746</v>
       </c>
-      <c r="J37" s="61" t="s">
+      <c r="J37" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B38" s="53" t="s">
+    <row r="38" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B38" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C38" s="53" t="s">
+      <c r="C38" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="D38" s="53" t="s">
+      <c r="D38" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E38" s="53" t="s">
+      <c r="E38" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F38" s="53" t="s">
+      <c r="F38" s="56" t="s">
         <v>488</v>
       </c>
-      <c r="G38" s="53" t="s">
+      <c r="G38" s="56" t="s">
         <v>748</v>
       </c>
-      <c r="H38" s="53" t="s">
+      <c r="H38" s="56" t="s">
         <v>723</v>
       </c>
-      <c r="I38" s="56" t="s">
+      <c r="I38" s="59" t="s">
         <v>724</v>
       </c>
-      <c r="J38" s="61" t="s">
+      <c r="J38" s="64" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B39" s="53" t="s">
+    <row r="39" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B39" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C39" s="53" t="s">
+      <c r="C39" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="D39" s="53" t="s">
+      <c r="D39" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="E39" s="53" t="s">
+      <c r="E39" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="F39" s="53" t="s">
+      <c r="F39" s="56" t="s">
         <v>274</v>
       </c>
-      <c r="G39" s="53" t="s">
+      <c r="G39" s="56" t="s">
         <v>750</v>
       </c>
-      <c r="H39" s="53" t="s">
+      <c r="H39" s="56" t="s">
         <v>577</v>
       </c>
-      <c r="I39" s="53" t="s">
+      <c r="I39" s="56" t="s">
         <v>578</v>
       </c>
-      <c r="J39" s="57" t="s">
+      <c r="J39" s="60" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B40" s="53" t="s">
+    <row r="40" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B40" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C40" s="53" t="s">
+      <c r="C40" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="D40" s="53" t="s">
+      <c r="D40" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="E40" s="53" t="s">
+      <c r="E40" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="F40" s="53" t="s">
+      <c r="F40" s="56" t="s">
         <v>870</v>
       </c>
-      <c r="G40" s="53" t="s">
+      <c r="G40" s="56" t="s">
         <v>871</v>
       </c>
-      <c r="H40" s="72"/>
-      <c r="I40" s="53" t="s">
+      <c r="H40" s="77"/>
+      <c r="I40" s="56" t="s">
         <v>753</v>
       </c>
-      <c r="J40" s="61" t="s">
+      <c r="J40" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B41" s="53" t="s">
+    <row r="41" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B41" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="C41" s="53" t="s">
+      <c r="C41" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="D41" s="53" t="s">
+      <c r="D41" s="56" t="s">
         <v>278</v>
       </c>
-      <c r="E41" s="53" t="s">
+      <c r="E41" s="56" t="s">
         <v>279</v>
       </c>
-      <c r="F41" s="53" t="s">
+      <c r="F41" s="56" t="s">
         <v>579</v>
       </c>
-      <c r="G41" s="53" t="s">
+      <c r="G41" s="56" t="s">
         <v>281</v>
       </c>
-      <c r="H41" s="72"/>
-      <c r="I41" s="48" t="s">
+      <c r="H41" s="77"/>
+      <c r="I41" s="50" t="s">
         <v>282</v>
       </c>
-      <c r="J41" s="57" t="s">
+      <c r="J41" s="60" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B42" s="53" t="s">
+    <row r="42" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B42" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C42" s="53" t="s">
+      <c r="C42" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D42" s="53" t="s">
+      <c r="D42" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E42" s="53" t="s">
+      <c r="E42" s="56" t="s">
         <v>294</v>
       </c>
-      <c r="F42" s="53" t="s">
+      <c r="F42" s="56" t="s">
         <v>295</v>
       </c>
-      <c r="G42" s="53" t="s">
+      <c r="G42" s="56" t="s">
         <v>296</v>
       </c>
-      <c r="H42" s="53" t="s">
+      <c r="H42" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I42" s="53" t="s">
+      <c r="I42" s="56" t="s">
         <v>760</v>
       </c>
-      <c r="J42" s="61" t="s">
+      <c r="J42" s="64" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B43" s="67" t="s">
+    <row r="43" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B43" s="72" t="s">
         <v>286</v>
       </c>
       <c r="C43" s="27" t="s">
         <v>284</v>
       </c>
       <c r="D43" s="27" t="s">
         <v>299</v>
       </c>
       <c r="E43" s="27" t="s">
         <v>300</v>
       </c>
       <c r="F43" s="27" t="s">
         <v>301</v>
       </c>
       <c r="G43" s="27" t="s">
         <v>302</v>
       </c>
       <c r="H43" s="27" t="s">
         <v>723</v>
       </c>
       <c r="I43" s="27" t="s">
         <v>304</v>
       </c>
-      <c r="J43" s="68" t="s">
+      <c r="J43" s="73" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B44" s="53" t="s">
+    <row r="44" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B44" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C44" s="53" t="s">
+      <c r="C44" s="56" t="s">
         <v>306</v>
       </c>
-      <c r="D44" s="53" t="s">
+      <c r="D44" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="E44" s="53" t="s">
+      <c r="E44" s="56" t="s">
         <v>307</v>
       </c>
-      <c r="F44" s="53" t="s">
+      <c r="F44" s="56" t="s">
         <v>105</v>
       </c>
-      <c r="G44" s="53" t="s">
+      <c r="G44" s="56" t="s">
         <v>762</v>
       </c>
-      <c r="H44" s="53" t="s">
+      <c r="H44" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="I44" s="53"/>
-[...3 lines deleted...]
-      <c r="B45" s="53" t="s">
+      <c r="I44" s="56"/>
+      <c r="J44" s="77"/>
+    </row>
+    <row r="45" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B45" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="C45" s="53" t="s">
+      <c r="C45" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D45" s="53" t="s">
+      <c r="D45" s="56" t="s">
         <v>309</v>
       </c>
-      <c r="E45" s="53" t="s">
+      <c r="E45" s="56" t="s">
         <v>310</v>
       </c>
-      <c r="F45" s="53" t="s">
+      <c r="F45" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="G45" s="53" t="s">
+      <c r="G45" s="56" t="s">
         <v>763</v>
       </c>
-      <c r="H45" s="72"/>
-      <c r="I45" s="53" t="s">
+      <c r="H45" s="77"/>
+      <c r="I45" s="56" t="s">
         <v>586</v>
       </c>
-      <c r="J45" s="61" t="s">
+      <c r="J45" s="64" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B46" s="53" t="s">
+    <row r="46" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B46" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C46" s="53" t="s">
+      <c r="C46" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D46" s="53" t="s">
+      <c r="D46" s="56" t="s">
         <v>322</v>
       </c>
-      <c r="E46" s="53" t="s">
+      <c r="E46" s="56" t="s">
         <v>323</v>
       </c>
-      <c r="F46" s="53" t="s">
+      <c r="F46" s="56" t="s">
         <v>588</v>
       </c>
-      <c r="G46" s="53" t="s">
+      <c r="G46" s="56" t="s">
         <v>764</v>
       </c>
-      <c r="H46" s="53" t="s">
+      <c r="H46" s="56" t="s">
         <v>590</v>
       </c>
-      <c r="I46" s="53" t="s">
+      <c r="I46" s="56" t="s">
         <v>472</v>
       </c>
-      <c r="J46" s="61" t="s">
+      <c r="J46" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B47" s="53" t="s">
+    <row r="47" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B47" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C47" s="53" t="s">
+      <c r="C47" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D47" s="53" t="s">
+      <c r="D47" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E47" s="53" t="s">
+      <c r="E47" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F47" s="53" t="s">
+      <c r="F47" s="56" t="s">
         <v>326</v>
       </c>
-      <c r="G47" s="53" t="s">
+      <c r="G47" s="56" t="s">
         <v>327</v>
       </c>
-      <c r="H47" s="53" t="s">
+      <c r="H47" s="56" t="s">
         <v>591</v>
       </c>
-      <c r="I47" s="53" t="s">
+      <c r="I47" s="78" t="s">
         <v>765</v>
       </c>
-      <c r="J47" s="61" t="s">
+      <c r="J47" s="64" t="s">
         <v>766</v>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B48" s="53" t="s">
+    <row r="48" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B48" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C48" s="53" t="s">
+      <c r="C48" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="D48" s="53" t="s">
+      <c r="D48" s="56" t="s">
         <v>767</v>
       </c>
-      <c r="E48" s="53" t="s">
+      <c r="E48" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F48" s="53" t="s">
+      <c r="F48" s="56" t="s">
         <v>329</v>
       </c>
-      <c r="G48" s="53" t="s">
+      <c r="G48" s="56" t="s">
         <v>768</v>
       </c>
-      <c r="H48" s="53" t="s">
+      <c r="H48" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="I48" s="53" t="s">
+      <c r="I48" s="56" t="s">
         <v>769</v>
       </c>
-      <c r="J48" s="61" t="s">
+      <c r="J48" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B49" s="53" t="s">
+    <row r="49" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B49" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C49" s="48" t="s">
+      <c r="C49" s="50" t="s">
         <v>332</v>
       </c>
-      <c r="D49" s="53" t="s">
+      <c r="D49" s="56" t="s">
         <v>333</v>
       </c>
-      <c r="E49" s="53" t="s">
+      <c r="E49" s="56" t="s">
         <v>872</v>
       </c>
-      <c r="F49" s="53" t="s">
+      <c r="F49" s="56" t="s">
         <v>335</v>
       </c>
-      <c r="G49" s="53" t="s">
+      <c r="G49" s="56" t="s">
         <v>336</v>
       </c>
-      <c r="H49" s="53" t="s">
+      <c r="H49" s="56" t="s">
         <v>344</v>
       </c>
-      <c r="I49" s="53"/>
-[...3 lines deleted...]
-      <c r="B50" s="53" t="s">
+      <c r="I49" s="56"/>
+      <c r="J49" s="77"/>
+    </row>
+    <row r="50" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B50" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C50" s="53" t="s">
+      <c r="C50" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D50" s="53" t="s">
+      <c r="D50" s="56" t="s">
         <v>333</v>
       </c>
-      <c r="E50" s="53" t="s">
+      <c r="E50" s="56" t="s">
         <v>341</v>
       </c>
-      <c r="F50" s="53" t="s">
+      <c r="F50" s="56" t="s">
         <v>342</v>
       </c>
-      <c r="G50" s="53" t="s">
+      <c r="G50" s="56" t="s">
         <v>343</v>
       </c>
-      <c r="H50" s="53" t="s">
+      <c r="H50" s="56" t="s">
         <v>344</v>
       </c>
-      <c r="I50" s="53"/>
-[...3 lines deleted...]
-      <c r="B51" s="53" t="s">
+      <c r="I50" s="56"/>
+      <c r="J50" s="77"/>
+    </row>
+    <row r="51" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B51" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="C51" s="53" t="s">
+      <c r="C51" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="D51" s="53" t="s">
+      <c r="D51" s="56" t="s">
         <v>345</v>
       </c>
-      <c r="E51" s="53" t="s">
+      <c r="E51" s="56" t="s">
         <v>346</v>
       </c>
-      <c r="F51" s="53" t="s">
+      <c r="F51" s="56" t="s">
         <v>347</v>
       </c>
-      <c r="G51" s="53" t="s">
+      <c r="G51" s="56" t="s">
         <v>599</v>
       </c>
-      <c r="H51" s="53" t="s">
+      <c r="H51" s="56" t="s">
         <v>873</v>
       </c>
-      <c r="I51" s="53" t="s">
+      <c r="I51" s="56" t="s">
         <v>874</v>
       </c>
-      <c r="J51" s="61" t="s">
+      <c r="J51" s="64" t="s">
         <v>869</v>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B52" s="47" t="s">
+    <row r="52" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B52" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="C52" s="48" t="s">
+      <c r="C52" s="50" t="s">
         <v>353</v>
       </c>
-      <c r="D52" s="48" t="s">
+      <c r="D52" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="E52" s="48" t="s">
+      <c r="E52" s="50" t="s">
         <v>354</v>
       </c>
-      <c r="F52" s="48" t="s">
+      <c r="F52" s="50" t="s">
         <v>605</v>
       </c>
-      <c r="G52" s="48" t="s">
+      <c r="G52" s="50" t="s">
         <v>606</v>
       </c>
-      <c r="H52" s="48"/>
-      <c r="I52" s="48" t="s">
+      <c r="H52" s="50"/>
+      <c r="I52" s="50" t="s">
         <v>357</v>
       </c>
-      <c r="J52" s="57" t="s">
+      <c r="J52" s="60" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B53" s="53" t="s">
+    <row r="53" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B53" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C53" s="53" t="s">
+      <c r="C53" s="56" t="s">
         <v>359</v>
       </c>
-      <c r="D53" s="53" t="s">
+      <c r="D53" s="56" t="s">
         <v>875</v>
       </c>
-      <c r="E53" s="53" t="s">
+      <c r="E53" s="56" t="s">
         <v>361</v>
       </c>
-      <c r="F53" s="53" t="s">
+      <c r="F53" s="56" t="s">
         <v>362</v>
       </c>
-      <c r="G53" s="53" t="s">
+      <c r="G53" s="56" t="s">
         <v>776</v>
       </c>
-      <c r="H53" s="53" t="s">
+      <c r="H53" s="56" t="s">
         <v>876</v>
       </c>
-      <c r="I53" s="53" t="s">
+      <c r="I53" s="56" t="s">
         <v>877</v>
       </c>
-      <c r="J53" s="61" t="s">
+      <c r="J53" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B54" s="53" t="s">
+    <row r="54" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B54" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C54" s="53" t="s">
+      <c r="C54" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="D54" s="53" t="s">
+      <c r="D54" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E54" s="53" t="s">
+      <c r="E54" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="F54" s="53" t="s">
+      <c r="F54" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="G54" s="53" t="s">
+      <c r="G54" s="56" t="s">
         <v>878</v>
       </c>
-      <c r="H54" s="53" t="s">
+      <c r="H54" s="56" t="s">
         <v>879</v>
       </c>
-      <c r="I54" s="53" t="s">
+      <c r="I54" s="78" t="s">
         <v>608</v>
       </c>
-      <c r="J54" s="57" t="s">
+      <c r="J54" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="55" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B55" s="53" t="s">
+    <row r="55" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B55" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C55" s="48" t="s">
+      <c r="C55" s="50" t="s">
         <v>366</v>
       </c>
-      <c r="D55" s="53" t="s">
+      <c r="D55" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E55" s="53" t="s">
+      <c r="E55" s="56" t="s">
         <v>367</v>
       </c>
-      <c r="F55" s="53" t="s">
+      <c r="F55" s="56" t="s">
         <v>780</v>
       </c>
-      <c r="G55" s="53" t="s">
+      <c r="G55" s="56" t="s">
         <v>781</v>
       </c>
-      <c r="H55" s="53" t="s">
+      <c r="H55" s="56" t="s">
         <v>880</v>
       </c>
-      <c r="I55" s="53"/>
-[...3 lines deleted...]
-      <c r="B56" s="53" t="s">
+      <c r="I55" s="56"/>
+      <c r="J55" s="77"/>
+    </row>
+    <row r="56" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B56" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C56" s="48" t="s">
+      <c r="C56" s="50" t="s">
         <v>366</v>
       </c>
-      <c r="D56" s="53" t="s">
+      <c r="D56" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="E56" s="53" t="s">
+      <c r="E56" s="56" t="s">
         <v>367</v>
       </c>
-      <c r="F56" s="53" t="s">
+      <c r="F56" s="56" t="s">
         <v>368</v>
       </c>
-      <c r="G56" s="53" t="s">
+      <c r="G56" s="56" t="s">
         <v>881</v>
       </c>
-      <c r="H56" s="53" t="s">
+      <c r="H56" s="56" t="s">
         <v>610</v>
       </c>
-      <c r="I56" s="53" t="s">
+      <c r="I56" s="56" t="s">
         <v>882</v>
       </c>
-      <c r="J56" s="61" t="s">
+      <c r="J56" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="57" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B57" s="53" t="s">
+    <row r="57" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B57" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C57" s="53" t="s">
+      <c r="C57" s="56" t="s">
         <v>377</v>
       </c>
-      <c r="D57" s="53" t="s">
+      <c r="D57" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E57" s="53" t="s">
+      <c r="E57" s="56" t="s">
         <v>379</v>
       </c>
-      <c r="F57" s="53" t="s">
+      <c r="F57" s="56" t="s">
         <v>251</v>
       </c>
-      <c r="G57" s="53" t="s">
+      <c r="G57" s="56" t="s">
         <v>617</v>
       </c>
-      <c r="H57" s="53" t="s">
+      <c r="H57" s="56" t="s">
         <v>618</v>
       </c>
-      <c r="I57" s="53" t="s">
+      <c r="I57" s="56" t="s">
         <v>883</v>
       </c>
-      <c r="J57" s="61" t="s">
+      <c r="J57" s="64" t="s">
         <v>884</v>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B58" s="53" t="s">
+    <row r="58" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B58" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C58" s="53" t="s">
+      <c r="C58" s="56" t="s">
         <v>620</v>
       </c>
-      <c r="D58" s="53" t="s">
+      <c r="D58" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E58" s="53" t="s">
+      <c r="E58" s="56" t="s">
         <v>385</v>
       </c>
-      <c r="F58" s="53" t="s">
+      <c r="F58" s="56" t="s">
         <v>386</v>
       </c>
-      <c r="G58" s="53" t="s">
+      <c r="G58" s="56" t="s">
         <v>885</v>
       </c>
-      <c r="H58" s="53" t="s">
+      <c r="H58" s="56" t="s">
         <v>636</v>
       </c>
-      <c r="I58" s="53" t="s">
+      <c r="I58" s="78" t="s">
         <v>608</v>
       </c>
-      <c r="J58" s="57" t="s">
+      <c r="J58" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B59" s="53" t="s">
+    <row r="59" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B59" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C59" s="53" t="s">
+      <c r="C59" s="56" t="s">
         <v>620</v>
       </c>
-      <c r="D59" s="53" t="s">
+      <c r="D59" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E59" s="53" t="s">
+      <c r="E59" s="56" t="s">
         <v>385</v>
       </c>
-      <c r="F59" s="53" t="s">
+      <c r="F59" s="56" t="s">
         <v>386</v>
       </c>
-      <c r="G59" s="53" t="s">
+      <c r="G59" s="56" t="s">
         <v>886</v>
       </c>
-      <c r="H59" s="53" t="s">
+      <c r="H59" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="I59" s="53"/>
-[...3 lines deleted...]
-      <c r="B60" s="53" t="s">
+      <c r="I59" s="56"/>
+      <c r="J59" s="58"/>
+    </row>
+    <row r="60" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B60" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C60" s="53" t="s">
+      <c r="C60" s="56" t="s">
         <v>371</v>
       </c>
-      <c r="D60" s="53" t="s">
+      <c r="D60" s="56" t="s">
         <v>372</v>
       </c>
-      <c r="E60" s="53" t="s">
+      <c r="E60" s="56" t="s">
         <v>373</v>
       </c>
-      <c r="F60" s="53" t="s">
+      <c r="F60" s="56" t="s">
         <v>374</v>
       </c>
-      <c r="G60" s="53" t="s">
+      <c r="G60" s="56" t="s">
         <v>787</v>
       </c>
-      <c r="H60" s="72"/>
-      <c r="I60" s="56" t="s">
+      <c r="H60" s="77"/>
+      <c r="I60" s="59" t="s">
         <v>625</v>
       </c>
-      <c r="J60" s="61" t="s">
+      <c r="J60" s="64" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B61" s="53" t="s">
+    <row r="61" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B61" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C61" s="53"/>
-      <c r="D61" s="53" t="s">
+      <c r="C61" s="56"/>
+      <c r="D61" s="56" t="s">
         <v>390</v>
       </c>
-      <c r="E61" s="53" t="s">
+      <c r="E61" s="56" t="s">
         <v>391</v>
       </c>
-      <c r="F61" s="53" t="s">
+      <c r="F61" s="56" t="s">
         <v>887</v>
       </c>
-      <c r="G61" s="53" t="s">
+      <c r="G61" s="56" t="s">
         <v>888</v>
       </c>
-      <c r="H61" s="53" t="s">
+      <c r="H61" s="56" t="s">
         <v>790</v>
       </c>
-      <c r="I61" s="53" t="s">
+      <c r="I61" s="78" t="s">
         <v>791</v>
       </c>
-      <c r="J61" s="61" t="s">
+      <c r="J61" s="64" t="s">
         <v>792</v>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B62" s="53" t="s">
+    <row r="62" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B62" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C62" s="53" t="s">
+      <c r="C62" s="56" t="s">
         <v>793</v>
       </c>
-      <c r="D62" s="53" t="s">
+      <c r="D62" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="E62" s="53" t="s">
+      <c r="E62" s="56" t="s">
         <v>794</v>
       </c>
-      <c r="F62" s="53" t="s">
+      <c r="F62" s="56" t="s">
         <v>889</v>
       </c>
-      <c r="G62" s="53" t="s">
+      <c r="G62" s="56" t="s">
         <v>796</v>
       </c>
-      <c r="H62" s="53" t="s">
+      <c r="H62" s="56" t="s">
         <v>797</v>
       </c>
-      <c r="I62" s="53"/>
-[...3 lines deleted...]
-      <c r="B63" s="53" t="s">
+      <c r="I62" s="56"/>
+      <c r="J62" s="77"/>
+    </row>
+    <row r="63" customHeight="1" ht="96.0" customFormat="1" s="48">
+      <c r="B63" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C63" s="53" t="s">
+      <c r="C63" s="56" t="s">
         <v>793</v>
       </c>
-      <c r="D63" s="53" t="s">
+      <c r="D63" s="56" t="s">
         <v>767</v>
       </c>
-      <c r="E63" s="53" t="s">
+      <c r="E63" s="56" t="s">
         <v>794</v>
       </c>
-      <c r="F63" s="53" t="s">
+      <c r="F63" s="56" t="s">
         <v>890</v>
       </c>
-      <c r="G63" s="53" t="s">
+      <c r="G63" s="56" t="s">
         <v>891</v>
       </c>
-      <c r="H63" s="53" t="s">
+      <c r="H63" s="56" t="s">
         <v>892</v>
       </c>
-      <c r="I63" s="53" t="s">
+      <c r="I63" s="56" t="s">
         <v>893</v>
       </c>
-      <c r="J63" s="61" t="s">
+      <c r="J63" s="64" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B64" s="53" t="s">
+    <row r="64" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B64" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C64" s="53" t="s">
+      <c r="C64" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="D64" s="53" t="s">
+      <c r="D64" s="56" t="s">
         <v>309</v>
       </c>
-      <c r="E64" s="53" t="s">
+      <c r="E64" s="56" t="s">
         <v>398</v>
       </c>
-      <c r="F64" s="53" t="s">
+      <c r="F64" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="G64" s="53" t="s">
+      <c r="G64" s="56" t="s">
         <v>763</v>
       </c>
-      <c r="H64" s="72"/>
-      <c r="I64" s="53" t="s">
+      <c r="H64" s="77"/>
+      <c r="I64" s="56" t="s">
         <v>586</v>
       </c>
-      <c r="J64" s="61" t="s">
+      <c r="J64" s="64" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B65" s="53" t="s">
+    <row r="65" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B65" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C65" s="48" t="s">
+      <c r="C65" s="50" t="s">
         <v>400</v>
       </c>
-      <c r="D65" s="53" t="s">
+      <c r="D65" s="56" t="s">
         <v>798</v>
       </c>
-      <c r="E65" s="53" t="s">
+      <c r="E65" s="56" t="s">
         <v>401</v>
       </c>
-      <c r="F65" s="53" t="s">
+      <c r="F65" s="56" t="s">
         <v>628</v>
       </c>
-      <c r="G65" s="53" t="s">
+      <c r="G65" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H65" s="53" t="s">
+      <c r="H65" s="56" t="s">
         <v>534</v>
       </c>
-      <c r="I65" s="48" t="s">
+      <c r="I65" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J65" s="57" t="s">
+      <c r="J65" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B66" s="53" t="s">
+    <row r="66" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B66" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C66" s="53" t="s">
+      <c r="C66" s="56" t="s">
         <v>800</v>
       </c>
-      <c r="D66" s="53" t="s">
+      <c r="D66" s="56" t="s">
         <v>801</v>
       </c>
-      <c r="E66" s="53" t="s">
+      <c r="E66" s="56" t="s">
         <v>802</v>
       </c>
-      <c r="F66" s="53" t="s">
+      <c r="F66" s="56" t="s">
         <v>803</v>
       </c>
-      <c r="G66" s="53" t="s">
+      <c r="G66" s="56" t="s">
         <v>804</v>
       </c>
-      <c r="H66" s="53" t="s">
+      <c r="H66" s="56" t="s">
         <v>480</v>
       </c>
-      <c r="I66" s="53" t="s">
+      <c r="I66" s="78" t="s">
         <v>806</v>
       </c>
-      <c r="J66" s="61" t="s">
+      <c r="J66" s="64" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B67" s="53" t="s">
+    <row r="67" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B67" s="56" t="s">
         <v>389</v>
       </c>
-      <c r="C67" s="53" t="s">
+      <c r="C67" s="56" t="s">
         <v>800</v>
       </c>
-      <c r="D67" s="53" t="s">
+      <c r="D67" s="56" t="s">
         <v>801</v>
       </c>
-      <c r="E67" s="53" t="s">
+      <c r="E67" s="56" t="s">
         <v>802</v>
       </c>
-      <c r="F67" s="53" t="s">
+      <c r="F67" s="56" t="s">
         <v>803</v>
       </c>
-      <c r="G67" s="53" t="s">
+      <c r="G67" s="56" t="s">
         <v>804</v>
       </c>
-      <c r="H67" s="72"/>
-      <c r="I67" s="53" t="s">
+      <c r="H67" s="77"/>
+      <c r="I67" s="78" t="s">
         <v>807</v>
       </c>
-      <c r="J67" s="61" t="s">
+      <c r="J67" s="64" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B68" s="53" t="s">
+    <row r="68" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B68" s="56" t="s">
         <v>894</v>
       </c>
-      <c r="C68" s="53" t="s">
+      <c r="C68" s="56" t="s">
         <v>415</v>
       </c>
-      <c r="D68" s="53" t="s">
+      <c r="D68" s="56" t="s">
         <v>798</v>
       </c>
-      <c r="E68" s="53" t="s">
+      <c r="E68" s="56" t="s">
         <v>408</v>
       </c>
-      <c r="F68" s="53" t="s">
+      <c r="F68" s="56" t="s">
         <v>409</v>
       </c>
-      <c r="G68" s="53" t="s">
+      <c r="G68" s="56" t="s">
         <v>811</v>
       </c>
-      <c r="H68" s="53" t="s">
+      <c r="H68" s="56" t="s">
         <v>404</v>
       </c>
-      <c r="I68" s="48" t="s">
+      <c r="I68" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J68" s="57" t="s">
+      <c r="J68" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B69" s="53" t="s">
+    <row r="69" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B69" s="56" t="s">
         <v>894</v>
       </c>
-      <c r="C69" s="53" t="s">
+      <c r="C69" s="56" t="s">
         <v>895</v>
       </c>
-      <c r="D69" s="53" t="s">
+      <c r="D69" s="56" t="s">
         <v>208</v>
       </c>
-      <c r="E69" s="53" t="s">
+      <c r="E69" s="56" t="s">
         <v>630</v>
       </c>
-      <c r="F69" s="53" t="s">
+      <c r="F69" s="56" t="s">
         <v>812</v>
       </c>
-      <c r="G69" s="53" t="s">
+      <c r="G69" s="56" t="s">
         <v>896</v>
       </c>
-      <c r="H69" s="53" t="s">
+      <c r="H69" s="56" t="s">
         <v>636</v>
       </c>
-      <c r="I69" s="53" t="s">
+      <c r="I69" s="78" t="s">
         <v>633</v>
       </c>
-      <c r="J69" s="61" t="s">
+      <c r="J69" s="64" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B70" s="67" t="s">
+    <row r="70" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B70" s="72" t="s">
         <v>421</v>
       </c>
       <c r="C70" s="27" t="s">
         <v>186</v>
       </c>
       <c r="D70" s="27" t="s">
         <v>422</v>
       </c>
       <c r="E70" s="27" t="s">
         <v>423</v>
       </c>
       <c r="F70" s="27" t="s">
         <v>814</v>
       </c>
       <c r="G70" s="27" t="s">
         <v>815</v>
       </c>
       <c r="H70" s="27" t="s">
         <v>426</v>
       </c>
       <c r="I70" s="27" t="s">
         <v>777</v>
       </c>
-      <c r="J70" s="68" t="s">
+      <c r="J70" s="73" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="46">
-      <c r="B71" s="53" t="s">
+    <row r="71" customHeight="1" ht="56.0" customFormat="1" s="48">
+      <c r="B71" s="56" t="s">
         <v>421</v>
       </c>
-      <c r="C71" s="53" t="s">
+      <c r="C71" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="D71" s="53" t="s">
+      <c r="D71" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E71" s="53" t="s">
+      <c r="E71" s="56" t="s">
         <v>429</v>
       </c>
-      <c r="F71" s="53" t="s">
+      <c r="F71" s="56" t="s">
         <v>430</v>
       </c>
-      <c r="G71" s="53" t="s">
+      <c r="G71" s="56" t="s">
         <v>897</v>
       </c>
-      <c r="H71" s="53" t="s">
+      <c r="H71" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I71" s="53" t="s">
+      <c r="I71" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="J71" s="61" t="s">
+      <c r="J71" s="64" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D72" s="53" t="s">
+    <row r="72" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B72" s="77"/>
+      <c r="C72" s="77"/>
+      <c r="D72" s="56" t="s">
         <v>354</v>
       </c>
-      <c r="E72" s="53" t="s">
+      <c r="E72" s="56" t="s">
         <v>898</v>
       </c>
-      <c r="F72" s="53" t="s">
+      <c r="F72" s="56" t="s">
         <v>639</v>
       </c>
-      <c r="G72" s="53" t="s">
+      <c r="G72" s="56" t="s">
         <v>899</v>
       </c>
-      <c r="H72" s="53" t="s">
+      <c r="H72" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="I72" s="53" t="s">
+      <c r="I72" s="56" t="s">
         <v>512</v>
       </c>
-      <c r="J72" s="61" t="s">
+      <c r="J72" s="64" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D73" s="53" t="s">
+    <row r="73" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B73" s="56"/>
+      <c r="C73" s="56"/>
+      <c r="D73" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E73" s="53" t="s">
+      <c r="E73" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F73" s="53" t="s">
+      <c r="F73" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G73" s="53" t="s">
+      <c r="G73" s="56" t="s">
         <v>442</v>
       </c>
-      <c r="H73" s="72"/>
-      <c r="I73" s="53" t="s">
+      <c r="H73" s="77"/>
+      <c r="I73" s="56" t="s">
         <v>746</v>
       </c>
-      <c r="J73" s="61" t="s">
+      <c r="J73" s="64" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D74" s="53" t="s">
+    <row r="74" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B74" s="56"/>
+      <c r="C74" s="56"/>
+      <c r="D74" s="56" t="s">
         <v>157</v>
       </c>
-      <c r="E74" s="53" t="s">
+      <c r="E74" s="56" t="s">
         <v>445</v>
       </c>
-      <c r="F74" s="53" t="s">
+      <c r="F74" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G74" s="53" t="s">
+      <c r="G74" s="56" t="s">
         <v>818</v>
       </c>
-      <c r="H74" s="53" t="s">
+      <c r="H74" s="56" t="s">
         <v>707</v>
       </c>
-      <c r="I74" s="53" t="s">
+      <c r="I74" s="56" t="s">
         <v>650</v>
       </c>
-      <c r="J74" s="61" t="s">
+      <c r="J74" s="64" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D75" s="53" t="s">
+    <row r="75" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B75" s="56"/>
+      <c r="C75" s="56"/>
+      <c r="D75" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E75" s="53" t="s">
+      <c r="E75" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F75" s="53" t="s">
+      <c r="F75" s="56" t="s">
         <v>449</v>
       </c>
-      <c r="G75" s="53" t="s">
+      <c r="G75" s="56" t="s">
         <v>450</v>
       </c>
-      <c r="H75" s="53" t="s">
+      <c r="H75" s="56" t="s">
         <v>820</v>
       </c>
-      <c r="I75" s="53" t="s">
+      <c r="I75" s="56" t="s">
         <v>652</v>
       </c>
-      <c r="J75" s="61" t="s">
+      <c r="J75" s="64" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="76" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D76" s="53" t="s">
+    <row r="76" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B76" s="56"/>
+      <c r="C76" s="56"/>
+      <c r="D76" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="E76" s="53" t="s">
+      <c r="E76" s="56" t="s">
         <v>454</v>
       </c>
-      <c r="F76" s="53" t="s">
+      <c r="F76" s="56" t="s">
         <v>455</v>
       </c>
-      <c r="G76" s="53" t="s">
+      <c r="G76" s="56" t="s">
         <v>456</v>
       </c>
-      <c r="H76" s="53" t="s">
+      <c r="H76" s="56" t="s">
         <v>821</v>
       </c>
-      <c r="I76" s="53" t="s">
+      <c r="I76" s="56" t="s">
         <v>652</v>
       </c>
-      <c r="J76" s="61" t="s">
+      <c r="J76" s="64" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D77" s="53" t="s">
+    <row r="77" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B77" s="56"/>
+      <c r="C77" s="56"/>
+      <c r="D77" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E77" s="53" t="s">
+      <c r="E77" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="F77" s="53" t="s">
+      <c r="F77" s="56" t="s">
         <v>441</v>
       </c>
-      <c r="G77" s="53" t="s">
+      <c r="G77" s="56" t="s">
         <v>745</v>
       </c>
-      <c r="H77" s="72"/>
-      <c r="I77" s="53" t="s">
+      <c r="H77" s="77"/>
+      <c r="I77" s="56" t="s">
         <v>746</v>
       </c>
-      <c r="J77" s="61" t="s">
+      <c r="J77" s="64" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D78" s="53" t="s">
+    <row r="78" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B78" s="56"/>
+      <c r="C78" s="56"/>
+      <c r="D78" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E78" s="53" t="s">
+      <c r="E78" s="56" t="s">
         <v>457</v>
       </c>
-      <c r="F78" s="53" t="s">
+      <c r="F78" s="56" t="s">
         <v>458</v>
       </c>
-      <c r="G78" s="53" t="s">
+      <c r="G78" s="56" t="s">
         <v>900</v>
       </c>
-      <c r="H78" s="72"/>
-      <c r="I78" s="53" t="s">
+      <c r="H78" s="77"/>
+      <c r="I78" s="56" t="s">
         <v>460</v>
       </c>
-      <c r="J78" s="61" t="s">
+      <c r="J78" s="64" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D79" s="53" t="s">
+    <row r="79" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B79" s="56"/>
+      <c r="C79" s="56"/>
+      <c r="D79" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E79" s="53" t="s">
+      <c r="E79" s="56" t="s">
         <v>901</v>
       </c>
-      <c r="F79" s="53" t="s">
+      <c r="F79" s="56" t="s">
         <v>462</v>
       </c>
-      <c r="G79" s="53" t="s">
+      <c r="G79" s="56" t="s">
         <v>823</v>
       </c>
-      <c r="H79" s="53" t="s">
+      <c r="H79" s="56" t="s">
         <v>902</v>
       </c>
-      <c r="I79" s="53" t="s">
+      <c r="I79" s="56" t="s">
         <v>656</v>
       </c>
-      <c r="J79" s="61" t="s">
+      <c r="J79" s="64" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D80" s="53" t="s">
+    <row r="80" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B80" s="56"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="E80" s="53" t="s">
+      <c r="E80" s="56" t="s">
         <v>466</v>
       </c>
-      <c r="F80" s="53" t="s">
+      <c r="F80" s="56" t="s">
         <v>628</v>
       </c>
-      <c r="G80" s="53" t="s">
+      <c r="G80" s="56" t="s">
         <v>403</v>
       </c>
-      <c r="H80" s="53" t="s">
+      <c r="H80" s="56" t="s">
         <v>534</v>
       </c>
-      <c r="I80" s="48" t="s">
+      <c r="I80" s="50" t="s">
         <v>405</v>
       </c>
-      <c r="J80" s="57" t="s">
+      <c r="J80" s="60" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D81" s="53" t="s">
+    <row r="81" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B81" s="56"/>
+      <c r="C81" s="56"/>
+      <c r="D81" s="56" t="s">
         <v>469</v>
       </c>
-      <c r="E81" s="53" t="s">
+      <c r="E81" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F81" s="53" t="s">
+      <c r="F81" s="56" t="s">
         <v>470</v>
       </c>
-      <c r="G81" s="53" t="s">
+      <c r="G81" s="56" t="s">
         <v>471</v>
       </c>
-      <c r="H81" s="53" t="s">
+      <c r="H81" s="56" t="s">
         <v>903</v>
       </c>
-      <c r="I81" s="53" t="s">
+      <c r="I81" s="56" t="s">
         <v>472</v>
       </c>
-      <c r="J81" s="61" t="s">
+      <c r="J81" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D82" s="53" t="s">
+    <row r="82" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B82" s="56"/>
+      <c r="C82" s="56"/>
+      <c r="D82" s="56" t="s">
         <v>469</v>
       </c>
-      <c r="E82" s="53" t="s">
+      <c r="E82" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F82" s="53" t="s">
+      <c r="F82" s="56" t="s">
         <v>470</v>
       </c>
-      <c r="G82" s="53" t="s">
+      <c r="G82" s="56" t="s">
         <v>826</v>
       </c>
-      <c r="H82" s="53" t="s">
+      <c r="H82" s="56" t="s">
         <v>904</v>
       </c>
-      <c r="I82" s="53" t="s">
+      <c r="I82" s="56" t="s">
         <v>472</v>
       </c>
-      <c r="J82" s="61" t="s">
+      <c r="J82" s="64" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D83" s="53" t="s">
+    <row r="83" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B83" s="56"/>
+      <c r="C83" s="56"/>
+      <c r="D83" s="56" t="s">
         <v>474</v>
       </c>
-      <c r="E83" s="53" t="s">
+      <c r="E83" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="F83" s="53" t="s">
+      <c r="F83" s="56" t="s">
         <v>475</v>
       </c>
-      <c r="G83" s="53" t="s">
+      <c r="G83" s="56" t="s">
         <v>476</v>
       </c>
-      <c r="H83" s="72"/>
-      <c r="I83" s="53" t="s">
+      <c r="H83" s="77"/>
+      <c r="I83" s="78" t="s">
         <v>659</v>
       </c>
-      <c r="J83" s="57" t="s">
+      <c r="J83" s="60" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D84" s="53" t="s">
+    <row r="84" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B84" s="56"/>
+      <c r="C84" s="56"/>
+      <c r="D84" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E84" s="53" t="s">
+      <c r="E84" s="56" t="s">
         <v>477</v>
       </c>
-      <c r="F84" s="53" t="s">
+      <c r="F84" s="56" t="s">
         <v>478</v>
       </c>
-      <c r="G84" s="53" t="s">
+      <c r="G84" s="56" t="s">
         <v>828</v>
       </c>
-      <c r="H84" s="53" t="s">
+      <c r="H84" s="56" t="s">
         <v>480</v>
       </c>
-      <c r="I84" s="53" t="s">
+      <c r="I84" s="56" t="s">
         <v>481</v>
       </c>
-      <c r="J84" s="61" t="s">
+      <c r="J84" s="64" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D85" s="53" t="s">
+    <row r="85" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B85" s="56"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="E85" s="53" t="s">
+      <c r="E85" s="56" t="s">
         <v>487</v>
       </c>
-      <c r="F85" s="53" t="s">
+      <c r="F85" s="56" t="s">
         <v>488</v>
       </c>
-      <c r="G85" s="53" t="s">
+      <c r="G85" s="56" t="s">
         <v>748</v>
       </c>
-      <c r="H85" s="53" t="s">
+      <c r="H85" s="56" t="s">
         <v>905</v>
       </c>
-      <c r="I85" s="56" t="s">
+      <c r="I85" s="59" t="s">
         <v>724</v>
       </c>
-      <c r="J85" s="61" t="s">
+      <c r="J85" s="64" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="86" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D86" s="53" t="s">
+    <row r="86" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B86" s="56"/>
+      <c r="C86" s="56"/>
+      <c r="D86" s="56" t="s">
         <v>832</v>
       </c>
-      <c r="E86" s="53" t="s">
+      <c r="E86" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="F86" s="53" t="s">
+      <c r="F86" s="56" t="s">
         <v>833</v>
       </c>
-      <c r="G86" s="53" t="s">
+      <c r="G86" s="56" t="s">
         <v>834</v>
       </c>
-      <c r="H86" s="53" t="s">
+      <c r="H86" s="56" t="s">
         <v>868</v>
       </c>
-      <c r="I86" s="53" t="s">
+      <c r="I86" s="56" t="s">
         <v>906</v>
       </c>
-      <c r="J86" s="61" t="s">
+      <c r="J86" s="64" t="s">
         <v>869</v>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D87" s="53" t="s">
+    <row r="87" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B87" s="56"/>
+      <c r="C87" s="56"/>
+      <c r="D87" s="56" t="s">
         <v>492</v>
       </c>
-      <c r="E87" s="53" t="s">
+      <c r="E87" s="56" t="s">
         <v>493</v>
       </c>
-      <c r="F87" s="53" t="s">
+      <c r="F87" s="56" t="s">
         <v>493</v>
       </c>
-      <c r="G87" s="53" t="s">
+      <c r="G87" s="56" t="s">
         <v>494</v>
       </c>
-      <c r="H87" s="53" t="s">
+      <c r="H87" s="56" t="s">
         <v>495</v>
       </c>
-      <c r="I87" s="53" t="s">
+      <c r="I87" s="56" t="s">
         <v>496</v>
       </c>
-      <c r="J87" s="61" t="s">
+      <c r="J87" s="64" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="40">
-[...2 lines deleted...]
-      <c r="D88" s="53" t="s">
+    <row r="88" customHeight="1" ht="56.0" customFormat="1" s="42">
+      <c r="B88" s="56"/>
+      <c r="C88" s="56"/>
+      <c r="D88" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E88" s="53" t="s">
+      <c r="E88" s="56" t="s">
         <v>907</v>
       </c>
-      <c r="F88" s="53" t="s">
+      <c r="F88" s="56" t="s">
         <v>665</v>
       </c>
-      <c r="G88" s="53" t="s">
+      <c r="G88" s="56" t="s">
         <v>501</v>
       </c>
-      <c r="H88" s="53" t="s">
+      <c r="H88" s="56" t="s">
         <v>666</v>
       </c>
-      <c r="I88" s="53" t="s">
+      <c r="I88" s="56" t="s">
         <v>503</v>
       </c>
-      <c r="J88" s="61" t="s">
+      <c r="J88" s="64" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="89" customHeight="1" ht="56.0"/>
   </sheetData>
   <autoFilter ref="B2:J88"/>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="F3:F15 F17:F30 F32:F71 E72:F72 F73:F86 F88:F88">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G3:G88">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId1"/>
     <hyperlink ref="J3" r:id="rId2"/>
     <hyperlink ref="J6" r:id="rId3"/>
     <hyperlink ref="J20" r:id="rId4"/>
     <hyperlink ref="J21" r:id="rId5"/>
     <hyperlink ref="J22" r:id="rId6"/>
     <hyperlink ref="J24" r:id="rId7"/>
     <hyperlink ref="J27" r:id="rId8"/>
@@ -14933,534 +15275,534 @@
     <hyperlink ref="J67" r:id="rId31"/>
     <hyperlink ref="J68" r:id="rId32"/>
     <hyperlink ref="J69" r:id="rId33"/>
     <hyperlink ref="J70" r:id="rId34"/>
     <hyperlink ref="J73" r:id="rId35"/>
     <hyperlink ref="J74" r:id="rId36"/>
     <hyperlink ref="J75" r:id="rId37"/>
     <hyperlink ref="J76" r:id="rId38"/>
     <hyperlink ref="J77" r:id="rId39"/>
     <hyperlink ref="J80" r:id="rId40"/>
     <hyperlink ref="J85" r:id="rId41"/>
     <hyperlink ref="J86" r:id="rId42"/>
   </hyperlinks>
   <drawing r:id="rId43"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="1" width="10.86"/>
-[...7 lines deleted...]
-    <col min="9" max="1025" style="1" width="10.86"/>
+    <col min="1" max="1" style="1" width="11.39"/>
+    <col min="2" max="2" style="14" width="28.08"/>
+    <col min="3" max="3" style="14" width="25.83"/>
+    <col min="4" max="4" style="14" width="63.33"/>
+    <col min="5" max="5" style="14" width="19.47"/>
+    <col min="6" max="6" style="14" width="40.54"/>
+    <col min="7" max="7" style="14" width="40.8"/>
+    <col min="8" max="8" style="14" width="50.74"/>
+    <col min="9" max="1025" style="1" width="11.39"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="93.0">
-      <c r="B1" s="79"/>
-      <c r="C1" s="79"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" ht="21.0">
-      <c r="B2" s="82" t="s">
+      <c r="B2" s="88" t="s">
         <v>908</v>
       </c>
-      <c r="C2" s="82"/>
-[...11 lines deleted...]
-      <c r="O2" s="83"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
     </row>
     <row r="3" customHeight="1" ht="18.0">
-      <c r="B3" s="79"/>
-      <c r="C3" s="79"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" ht="72.0">
       <c r="B4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>909</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>910</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="5" ht="66.0">
-      <c r="B5" s="73" t="s">
+      <c r="B5" s="79" t="s">
         <v>84</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="56" t="s">
         <v>912</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="56" t="s">
         <v>913</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="E5" s="56" t="s">
         <v>914</v>
       </c>
-      <c r="F5" s="53" t="s">
+      <c r="F5" s="56" t="s">
         <v>915</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="53"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
     </row>
     <row r="6" ht="66.0">
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="79" t="s">
         <v>84</v>
       </c>
-      <c r="C6" s="53" t="s">
+      <c r="C6" s="56" t="s">
         <v>912</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D6" s="56" t="s">
         <v>916</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E6" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F6" s="56" t="s">
         <v>918</v>
       </c>
-      <c r="G6" s="53"/>
-      <c r="H6" s="53"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
     </row>
     <row r="7" ht="44.0">
-      <c r="B7" s="73" t="s">
+      <c r="B7" s="79" t="s">
         <v>919</v>
       </c>
-      <c r="C7" s="53" t="s">
+      <c r="C7" s="56" t="s">
         <v>920</v>
       </c>
-      <c r="D7" s="53" t="s">
+      <c r="D7" s="56" t="s">
         <v>921</v>
       </c>
-      <c r="E7" s="53" t="s">
+      <c r="E7" s="56" t="s">
         <v>914</v>
       </c>
-      <c r="F7" s="53" t="s">
+      <c r="F7" s="56" t="s">
         <v>922</v>
       </c>
-      <c r="G7" s="53"/>
-      <c r="H7" s="53"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
     </row>
     <row r="8" ht="44.0">
-      <c r="B8" s="73" t="s">
+      <c r="B8" s="79" t="s">
         <v>919</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="C8" s="56" t="s">
         <v>920</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="56" t="s">
         <v>923</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="56" t="s">
         <v>922</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="56" t="s">
         <v>924</v>
       </c>
-      <c r="H8" s="61" t="s">
+      <c r="H8" s="64" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="9" ht="66.0">
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="56" t="s">
         <v>925</v>
       </c>
-      <c r="C9" s="53" t="s">
+      <c r="C9" s="56" t="s">
         <v>926</v>
       </c>
-      <c r="D9" s="53" t="s">
+      <c r="D9" s="56" t="s">
         <v>927</v>
       </c>
-      <c r="E9" s="53" t="s">
+      <c r="E9" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F9" s="53" t="s">
+      <c r="F9" s="56" t="s">
         <v>928</v>
       </c>
-      <c r="G9" s="53"/>
-      <c r="H9" s="53"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="56"/>
     </row>
     <row r="10" ht="66.0">
-      <c r="B10" s="53" t="s">
+      <c r="B10" s="56" t="s">
         <v>925</v>
       </c>
-      <c r="C10" s="53" t="s">
+      <c r="C10" s="56" t="s">
         <v>929</v>
       </c>
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="56" t="s">
         <v>930</v>
       </c>
-      <c r="E10" s="53" t="s">
+      <c r="E10" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F10" s="53" t="s">
+      <c r="F10" s="56" t="s">
         <v>931</v>
       </c>
-      <c r="G10" s="53"/>
-      <c r="H10" s="53"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="56"/>
     </row>
     <row r="11" ht="44.0">
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="56" t="s">
         <v>925</v>
       </c>
-      <c r="C11" s="53" t="s">
+      <c r="C11" s="56" t="s">
         <v>929</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="D11" s="56" t="s">
         <v>932</v>
       </c>
-      <c r="E11" s="53" t="s">
+      <c r="E11" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F11" s="53"/>
-      <c r="G11" s="53" t="s">
+      <c r="F11" s="56"/>
+      <c r="G11" s="56" t="s">
         <v>304</v>
       </c>
-      <c r="H11" s="61" t="s">
+      <c r="H11" s="64" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="12" ht="44.0">
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="56" t="s">
         <v>925</v>
       </c>
-      <c r="C12" s="53" t="s">
+      <c r="C12" s="56" t="s">
         <v>929</v>
       </c>
-      <c r="D12" s="53" t="s">
+      <c r="D12" s="56" t="s">
         <v>933</v>
       </c>
-      <c r="E12" s="53" t="s">
+      <c r="E12" s="56" t="s">
         <v>914</v>
       </c>
-      <c r="F12" s="53"/>
-      <c r="G12" s="53" t="s">
+      <c r="F12" s="56"/>
+      <c r="G12" s="56" t="s">
         <v>304</v>
       </c>
-      <c r="H12" s="61" t="s">
+      <c r="H12" s="64" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="13" ht="44.0">
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="56" t="s">
         <v>934</v>
       </c>
-      <c r="C13" s="53"/>
-      <c r="D13" s="53" t="s">
+      <c r="C13" s="56"/>
+      <c r="D13" s="56" t="s">
         <v>935</v>
       </c>
-      <c r="E13" s="53" t="s">
+      <c r="E13" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F13" s="53"/>
-      <c r="G13" s="53" t="s">
+      <c r="F13" s="56"/>
+      <c r="G13" s="56" t="s">
         <v>936</v>
       </c>
-      <c r="H13" s="61" t="s">
+      <c r="H13" s="64" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="14" ht="66.0">
-      <c r="B14" s="53" t="s">
+      <c r="B14" s="56" t="s">
         <v>934</v>
       </c>
-      <c r="C14" s="53" t="s">
+      <c r="C14" s="56" t="s">
         <v>938</v>
       </c>
-      <c r="D14" s="53" t="s">
+      <c r="D14" s="56" t="s">
         <v>939</v>
       </c>
-      <c r="E14" s="53" t="s">
+      <c r="E14" s="56" t="s">
         <v>914</v>
       </c>
-      <c r="F14" s="53"/>
-      <c r="G14" s="53" t="s">
+      <c r="F14" s="56"/>
+      <c r="G14" s="56" t="s">
         <v>936</v>
       </c>
-      <c r="H14" s="61" t="s">
+      <c r="H14" s="64" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="15" ht="66.0">
-      <c r="B15" s="53" t="s">
+      <c r="B15" s="56" t="s">
         <v>940</v>
       </c>
-      <c r="C15" s="53" t="s">
+      <c r="C15" s="56" t="s">
         <v>941</v>
       </c>
-      <c r="D15" s="53" t="s">
+      <c r="D15" s="56" t="s">
         <v>942</v>
       </c>
-      <c r="E15" s="53" t="s">
+      <c r="E15" s="56" t="s">
         <v>943</v>
       </c>
-      <c r="F15" s="53" t="s">
+      <c r="F15" s="56" t="s">
         <v>944</v>
       </c>
-      <c r="G15" s="53" t="s">
+      <c r="G15" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="H15" s="61" t="s">
+      <c r="H15" s="64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" ht="44.0">
-      <c r="B16" s="53" t="s">
+      <c r="B16" s="56" t="s">
         <v>945</v>
       </c>
-      <c r="C16" s="56" t="s">
+      <c r="C16" s="59" t="s">
         <v>946</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="D16" s="56" t="s">
         <v>947</v>
       </c>
-      <c r="E16" s="53" t="s">
+      <c r="E16" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F16" s="53" t="s">
+      <c r="F16" s="56" t="s">
         <v>948</v>
       </c>
-      <c r="G16" s="84"/>
-      <c r="H16" s="84"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="90"/>
     </row>
     <row r="17" ht="66.0">
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="56" t="s">
         <v>949</v>
       </c>
-      <c r="C17" s="56" t="s">
+      <c r="C17" s="59" t="s">
         <v>950</v>
       </c>
-      <c r="D17" s="53" t="s">
+      <c r="D17" s="56" t="s">
         <v>951</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="E17" s="56" t="s">
         <v>943</v>
       </c>
-      <c r="F17" s="84"/>
-      <c r="G17" s="56" t="s">
+      <c r="F17" s="90"/>
+      <c r="G17" s="59" t="s">
         <v>952</v>
       </c>
-      <c r="H17" s="61" t="s">
+      <c r="H17" s="64" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="18" ht="66.0">
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="56" t="s">
         <v>953</v>
       </c>
-      <c r="C18" s="56" t="s">
+      <c r="C18" s="59" t="s">
         <v>954</v>
       </c>
-      <c r="D18" s="53" t="s">
+      <c r="D18" s="56" t="s">
         <v>955</v>
       </c>
-      <c r="E18" s="53" t="s">
+      <c r="E18" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F18" s="56" t="s">
+      <c r="F18" s="59" t="s">
         <v>956</v>
       </c>
-      <c r="G18" s="84"/>
-      <c r="H18" s="84"/>
+      <c r="G18" s="90"/>
+      <c r="H18" s="90"/>
     </row>
     <row r="19" ht="44.0">
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="56" t="s">
         <v>957</v>
       </c>
-      <c r="C19" s="56" t="s">
+      <c r="C19" s="59" t="s">
         <v>958</v>
       </c>
-      <c r="D19" s="53" t="s">
+      <c r="D19" s="56" t="s">
         <v>959</v>
       </c>
-      <c r="E19" s="53" t="s">
+      <c r="E19" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F19" s="84"/>
-[...1 lines deleted...]
-      <c r="H19" s="84"/>
+      <c r="F19" s="90"/>
+      <c r="G19" s="90"/>
+      <c r="H19" s="90"/>
     </row>
     <row r="20" ht="44.0">
-      <c r="B20" s="53" t="s">
+      <c r="B20" s="56" t="s">
         <v>957</v>
       </c>
-      <c r="C20" s="56" t="s">
+      <c r="C20" s="59" t="s">
         <v>960</v>
       </c>
-      <c r="D20" s="53" t="s">
+      <c r="D20" s="56" t="s">
         <v>961</v>
       </c>
-      <c r="E20" s="53" t="s">
+      <c r="E20" s="56" t="s">
         <v>914</v>
       </c>
-      <c r="F20" s="84"/>
-[...1 lines deleted...]
-      <c r="H20" s="84"/>
+      <c r="F20" s="90"/>
+      <c r="G20" s="90"/>
+      <c r="H20" s="90"/>
     </row>
     <row r="21" ht="44.0">
-      <c r="B21" s="53" t="s">
+      <c r="B21" s="56" t="s">
         <v>962</v>
       </c>
-      <c r="C21" s="56" t="s">
+      <c r="C21" s="59" t="s">
         <v>963</v>
       </c>
-      <c r="D21" s="53" t="s">
+      <c r="D21" s="56" t="s">
         <v>964</v>
       </c>
-      <c r="E21" s="53" t="s">
+      <c r="E21" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F21" s="53" t="s">
+      <c r="F21" s="56" t="s">
         <v>965</v>
       </c>
-      <c r="G21" s="84"/>
-      <c r="H21" s="84"/>
+      <c r="G21" s="90"/>
+      <c r="H21" s="90"/>
     </row>
     <row r="22" ht="44.0">
-      <c r="B22" s="53" t="s">
+      <c r="B22" s="56" t="s">
         <v>962</v>
       </c>
-      <c r="C22" s="56" t="s">
+      <c r="C22" s="59" t="s">
         <v>966</v>
       </c>
-      <c r="D22" s="53" t="s">
+      <c r="D22" s="56" t="s">
         <v>967</v>
       </c>
-      <c r="E22" s="53" t="s">
+      <c r="E22" s="56" t="s">
         <v>943</v>
       </c>
-      <c r="F22" s="84"/>
-[...1 lines deleted...]
-      <c r="H22" s="84"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
     </row>
     <row r="23" ht="44.0">
-      <c r="B23" s="53" t="s">
+      <c r="B23" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="C23" s="56" t="s">
+      <c r="C23" s="59" t="s">
         <v>968</v>
       </c>
-      <c r="D23" s="53" t="s">
+      <c r="D23" s="56" t="s">
         <v>969</v>
       </c>
-      <c r="E23" s="56" t="s">
+      <c r="E23" s="59" t="s">
         <v>943</v>
       </c>
-      <c r="F23" s="53" t="s">
+      <c r="F23" s="56" t="s">
         <v>970</v>
       </c>
-      <c r="G23" s="84"/>
-      <c r="H23" s="84"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
     </row>
     <row r="24" ht="66.0">
-      <c r="B24" s="53" t="s">
+      <c r="B24" s="56" t="s">
         <v>971</v>
       </c>
-      <c r="C24" s="56" t="s">
+      <c r="C24" s="59" t="s">
         <v>972</v>
       </c>
-      <c r="D24" s="53" t="s">
+      <c r="D24" s="56" t="s">
         <v>973</v>
       </c>
-      <c r="E24" s="53" t="s">
+      <c r="E24" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F24" s="53" t="s">
+      <c r="F24" s="56" t="s">
         <v>974</v>
       </c>
-      <c r="G24" s="53" t="s">
+      <c r="G24" s="56" t="s">
         <v>975</v>
       </c>
-      <c r="H24" s="61" t="s">
+      <c r="H24" s="64" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" ht="66.0">
-      <c r="B25" s="53" t="s">
+      <c r="B25" s="56" t="s">
         <v>971</v>
       </c>
-      <c r="C25" s="56" t="s">
+      <c r="C25" s="59" t="s">
         <v>972</v>
       </c>
-      <c r="D25" s="53" t="s">
+      <c r="D25" s="56" t="s">
         <v>973</v>
       </c>
-      <c r="E25" s="53" t="s">
+      <c r="E25" s="56" t="s">
         <v>917</v>
       </c>
-      <c r="F25" s="53" t="s">
+      <c r="F25" s="56" t="s">
         <v>974</v>
       </c>
-      <c r="G25" s="53" t="s">
+      <c r="G25" s="56" t="s">
         <v>975</v>
       </c>
-      <c r="H25" s="61" t="s">
+      <c r="H25" s="64" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <dataValidations count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="G5:G6 C7:C8 G9:G12 C10:C25">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="list" sqref="E5:E25">
       <formula1>"Parent Primary,Parent Secondary,All Parents,Staff Primary,Staff Secondary,All Staff,All Adults"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="textLength" sqref="H5:H25 D7:D8 D10:D25">
       <formula1>0</formula1>
       <formula2>125</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H8" r:id="rId1"/>
     <hyperlink ref="H11" r:id="rId2"/>
     <hyperlink ref="H12" r:id="rId3"/>
     <hyperlink ref="H13" r:id="rId4"/>