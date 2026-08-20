--- v0 (2025-12-07)
+++ v1 (2026-08-20)
@@ -1,99 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml" PartName="/xl/charts/chart1.xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Dashboard" r:id="rId1" sheetId="1"/>
     <sheet name="Part-IS Requirements" r:id="rId2" sheetId="2"/>
   </sheets>
   <definedNames>
     <definedName name="__xlnm._FilterDatabase_1">#REF!</definedName>
     <definedName name="Applicability">'Dashboard'!$B$14:$B$16</definedName>
     <definedName name="CMM">#REF!</definedName>
     <definedName name="ControlTotal">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">'Part-IS Requirements'!$B$1:$E$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Dashboard'!$B$2:$N$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Part-IS Requirements'!$B$1:$E$159</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Part-IS Requirements'!$A$1:$AMJ$2</definedName>
   </definedNames>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="285">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Meaning</t>
   </si>
   <si>
     <t>Proportion of Part-IS Requirements</t>
   </si>
   <si>
     <t>? Unknown</t>
   </si>
   <si>
     <t>Has not even been checked yet</t>
   </si>
   <si>
     <t>Nonexistent</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Complete lack of recognizable policy, procedure, control </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>etc.</t>
     </r>
   </si>
   <si>
     <t>Initial</t>
   </si>
   <si>
     <t>Development has barely started and will require significant work to fulfill the requirements</t>
   </si>
   <si>
     <t>Limited</t>
   </si>
   <si>
     <t>Progressing nicely but not yet complete</t>
   </si>
   <si>
     <t>Defined</t>
   </si>
   <si>
     <t>Development is more or less complete although detail is lacking and/or it is not yet implemented, enforced and actively supported by top management</t>
   </si>
   <si>
     <t>Managed</t>
@@ -915,174 +916,190 @@
     <t>Does the review include assessment of the ISMS's effectiveness in maintaining aviation safety?</t>
   </si>
   <si>
     <t>IS.I.OR.260(b)</t>
   </si>
   <si>
     <t>Use of Improvement Results</t>
   </si>
   <si>
     <t>Are the outcomes of the improvement process documented and integrated into planning or procedural updates?</t>
   </si>
   <si>
     <t>Is there a mechanism to prioritise improvement actions based on risk, resource needs, and operational impact?</t>
   </si>
   <si>
     <t>Are improvement actions tracked to completion, and validated for effectiveness?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt formatCode="#0%" numFmtId="164"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Arial"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Arial"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="16"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="20"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Arial"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="18"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFD9D9D9"/>
-      <name val="Arial"/>
+      <color theme="0" tint="-0.15"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFD9D9D9"/>
-      <name val="Arial"/>
+      <color theme="0" tint="-0.15"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor rgb="FFCCFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor rgb="FFCCFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDCE6F2"/>
+        <fgColor theme="4" tint="0.8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="dotted">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1434,276 +1451,276 @@
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="11" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="3" fillId="3" fontId="3" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="3" fontId="12" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="3" fontId="12" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="4" fontId="5" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="4" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="4" fontId="5" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="4" fontId="13" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="4" fontId="5" numFmtId="0" xfId="0">
+    <xf borderId="12" fillId="4" fontId="13" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="12" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="7" fillId="6" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="4" fontId="5" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="4" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="4" fontId="5" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="4" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="4" fontId="5" numFmtId="0" xfId="0">
+    <xf borderId="12" fillId="4" fontId="13" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="15" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="10" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="10" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="9" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="19" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="19" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="20" fillId="5" fontId="13" numFmtId="0" xfId="0">
+    <xf borderId="20" fillId="5" fontId="14" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="21" fillId="0" fontId="15" numFmtId="0" xfId="0">
+    <xf borderId="21" fillId="0" fontId="16" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="22" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="9">
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor rgb="FFCCFF99"/>
-          <bgColor rgb="FFA0FFA0"/>
+          <fgColor theme="0" tint="-0.35000000000000003"/>
+          <bgColor theme="0" tint="-0.35000000000000003"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FFFFFFFF"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF336600"/>
+          <bgColor rgb="FF336600"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF92D050"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFC000"/>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="2" tint="-0.5"/>
+          <bgColor theme="2" tint="-0.5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFC00000"/>
           <bgColor rgb="FFC00000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FFFFFFFF"/>
+        <color theme="0"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FFD9D9D9"/>
+        <color theme="0" tint="-0.15"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor rgb="FFFFFFFF"/>
-          <bgColor rgb="FFFFFFFF"/>
+          <fgColor theme="0"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor rgb="FF948A54"/>
-[...44 lines deleted...]
-          <bgColor rgb="FFA6A6A6"/>
+          <fgColor rgb="FFCCFF99"/>
+          <bgColor rgb="FFA0FFA0"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Target="theme/theme1.xml" Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:t/>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:plotArea>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:cat>
             <c:strRef>
@@ -1802,50 +1819,360 @@
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2316480" cy="694944"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image.png"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../drawings/drawing1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../drawings/drawing2.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="1" width="3.31"/>
     <col min="2" max="2" style="1" width="14.04"/>
     <col min="3" max="3" style="1" width="31.66"/>
     <col min="4" max="4" style="1" width="22.92"/>
     <col min="5" max="5" style="1" width="9.14"/>
     <col min="6" max="6" style="1" width="9.14"/>
     <col min="7" max="7" style="1" width="9.14"/>
     <col min="8" max="8" style="1" width="9.14"/>
     <col min="9" max="9" style="1" width="9.14"/>
@@ -2267,107 +2594,106 @@
     <row r="296" customFormat="1" s="6"/>
     <row r="297" customFormat="1" s="6"/>
     <row r="298" customFormat="1" s="6"/>
     <row r="299" customFormat="1" s="6"/>
     <row r="300" customFormat="1" s="6"/>
     <row r="301" customFormat="1" s="6"/>
     <row r="302" customFormat="1" s="6"/>
     <row r="303" customFormat="1" s="6"/>
     <row r="304" customFormat="1" s="6"/>
     <row r="305" customFormat="1" s="6"/>
     <row r="306" customFormat="1" s="6"/>
     <row r="307" customFormat="1" s="6"/>
     <row r="308" customFormat="1" s="6"/>
     <row r="309" customFormat="1" s="6"/>
     <row r="310" customFormat="1" s="6"/>
     <row r="311" customFormat="1" s="6"/>
     <row r="312" customFormat="1" s="6"/>
     <row r="313" customFormat="1" s="6"/>
     <row r="314" customFormat="1" s="6"/>
     <row r="315" customFormat="1" s="6"/>
     <row r="316" customFormat="1" s="6"/>
     <row r="317" customFormat="1" s="6"/>
     <row r="318" customFormat="1" s="6"/>
     <row r="319" customFormat="1" s="6"/>
   </sheetData>
+  <conditionalFormatting sqref="B10:B10">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="1">
+      <formula>$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="B3:B10">
-    <cfRule dxfId="0" type="expression" priority="1">
-      <formula>_XLUDF.STYLE(VLOOKUP(B3,#REF!,2,0))</formula>
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="2">
+      <formula>$B$9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3:B10">
-    <cfRule dxfId="1" operator="containsText" type="containsText" priority="2" text="Nonexistent">
-[...5 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Initial",B3)))</formula>
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="3">
+      <formula>$B$8</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3:B10">
     <cfRule dxfId="3" operator="equal" type="cellIs" priority="4">
+      <formula>$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B3:B10">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="5">
+      <formula>$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B3:B10">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="6">
+      <formula>$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B3:B10">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="7">
+      <formula>$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B3:B10">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="8">
       <formula>$B$3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3:B10">
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="5">
-      <formula>$B$4</formula>
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="9" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",B3)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3:B10">
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="6">
-      <formula>$B$5</formula>
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="10" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",B3)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3:B10">
-    <cfRule dxfId="4" operator="equal" type="cellIs" priority="7">
-[...20 lines deleted...]
-      <formula>$B$10</formula>
+    <cfRule dxfId="8" type="expression" priority="11">
+      <formula>_XLUDF.STYLE(VLOOKUP(B3,#REF!,2,0))</formula>
     </cfRule>
   </conditionalFormatting>
   <drawing r:id="rId1"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:E207"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="17" width="1.19"/>
     <col min="2" max="2" style="18" width="17.48"/>
     <col min="3" max="3" style="17" width="75.78"/>
     <col min="4" max="4" style="17" width="12.32"/>
     <col min="5" max="5" style="17" width="65.71"/>
     <col min="6" max="1025" style="17" width="8.74"/>
   </cols>
   <sheetData>
     <row r="1" ht="32.0" customFormat="1" s="19">
       <c r="B1" s="20" t="s">
         <v>20</v>
       </c>
@@ -4732,2686 +5058,2685 @@
       <c r="E205" s="36"/>
     </row>
     <row r="206">
       <c r="B206" s="33" t="s">
         <v>280</v>
       </c>
       <c r="C206" s="34" t="s">
         <v>284</v>
       </c>
       <c r="D206" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E206" s="36"/>
     </row>
     <row r="207">
       <c r="D207" s="60">
         <f>COUNTA(D3:D206)</f>
         <v>137.0</v>
       </c>
       <c r="E207" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
-  <conditionalFormatting sqref="D9:D11">
-[...15 lines deleted...]
-    <cfRule dxfId="4" operator="equal" type="cellIs" priority="4">
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="1">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="2">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="3">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="4">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="5">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="6">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="7">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="8">
       <formula>$Dashboard.$B$3</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="6" operator="equal" type="cellIs" priority="5">
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="9" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D204)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="10" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D204)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D204:D206">
+    <cfRule dxfId="8" type="expression" priority="11">
+      <formula>_XLUDF.STYLE(VLOOKUP(D204,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="12">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="13">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="14">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="15">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="16">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="17">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="18">
       <formula>$Dashboard.$B$4</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="6">
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="19">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="20" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D193)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="21" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D193)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D193:D196">
+    <cfRule dxfId="8" type="expression" priority="22">
+      <formula>_XLUDF.STYLE(VLOOKUP(D193,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="23">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="24">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="25">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="26">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="27">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="28">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="7">
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="29">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="30">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="31" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D189)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="32" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D189)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D189:D191">
+    <cfRule dxfId="8" type="expression" priority="33">
+      <formula>_XLUDF.STYLE(VLOOKUP(D189,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="34">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="35">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="36">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="37">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="38">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="8">
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="39">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="40">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="41">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="42" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D178)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="43" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D178)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D178:D180">
+    <cfRule dxfId="8" type="expression" priority="44">
+      <formula>_XLUDF.STYLE(VLOOKUP(D178,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="45">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="46">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="47">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="48">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="9">
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="49">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="50">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="51">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="52">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="53" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D174)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="54" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D174)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D174:D176">
+    <cfRule dxfId="8" type="expression" priority="55">
+      <formula>_XLUDF.STYLE(VLOOKUP(D174,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="56">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="57">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="58">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="10">
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="59">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="60">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="61">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="62">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="63">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="64" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D182)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="65" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D182)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D182:D183 D185:D186">
+    <cfRule dxfId="8" type="expression" priority="66">
+      <formula>_XLUDF.STYLE(VLOOKUP(D182,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="67">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="68">
       <formula>$Dashboard.$B$9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:D11">
-    <cfRule dxfId="5" operator="equal" type="cellIs" priority="11">
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="69">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="70">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="71">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="72">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="73">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="74">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="75" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D166)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="76" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D166)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D166:D167">
+    <cfRule dxfId="8" type="expression" priority="77">
+      <formula>_XLUDF.STYLE(VLOOKUP(D166,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="78">
       <formula>$Dashboard.$B$10</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D13:D14">
-[...30 lines deleted...]
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="18">
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="79">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="80">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="81">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="82">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D13:D14">
-[...319 lines deleted...]
-  <conditionalFormatting sqref="D28:D28">
+  <conditionalFormatting sqref="D163:D164">
     <cfRule dxfId="5" operator="equal" type="cellIs" priority="83">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D28:D28">
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="84">
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="84">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="85">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="86" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D163)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="87" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D163)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D163:D164">
+    <cfRule dxfId="8" type="expression" priority="88">
+      <formula>_XLUDF.STYLE(VLOOKUP(D163,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="89">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="90">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="91">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="92">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="93">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D28:D28">
-[...44 lines deleted...]
-  <conditionalFormatting sqref="D30:D30">
+  <conditionalFormatting sqref="D169:D171">
     <cfRule dxfId="6" operator="equal" type="cellIs" priority="94">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D30:D30">
+  <conditionalFormatting sqref="D169:D171">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="95">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="96">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="97" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D169)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="98" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D169)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D169:D171">
+    <cfRule dxfId="8" type="expression" priority="99">
+      <formula>_XLUDF.STYLE(VLOOKUP(D169,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="100">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="101">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="102">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="103">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="104">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D30:D30">
-[...44 lines deleted...]
-  <conditionalFormatting sqref="D32:D33">
+  <conditionalFormatting sqref="D158:D160">
     <cfRule dxfId="3" operator="equal" type="cellIs" priority="105">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D32:D33">
+  <conditionalFormatting sqref="D158:D160">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="106">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="107">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="108" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D158)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="109" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D158)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D158:D160">
+    <cfRule dxfId="8" type="expression" priority="110">
+      <formula>_XLUDF.STYLE(VLOOKUP(D158,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="111">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="112">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="113">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="114">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="115">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D32:D33">
-    <cfRule dxfId="6" operator="equal" type="cellIs" priority="107">
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="116">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="117">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="118">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="119" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D151)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="120" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D151)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D151:D153">
+    <cfRule dxfId="8" type="expression" priority="121">
+      <formula>_XLUDF.STYLE(VLOOKUP(D151,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="122">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="123">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="124">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="125">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D32:D33">
-    <cfRule dxfId="4" operator="equal" type="cellIs" priority="108">
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="126">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="127">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="128">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="129">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="130" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D148)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="131" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D148)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D148:D149">
+    <cfRule dxfId="8" type="expression" priority="132">
+      <formula>_XLUDF.STYLE(VLOOKUP(D148,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="133">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="134">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="135">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D32:D33">
-[...40 lines deleted...]
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="117">
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="136">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="137">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D35:D36">
-[...99 lines deleted...]
-  <conditionalFormatting sqref="D40:D40">
+  <conditionalFormatting sqref="D143:D145">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="138">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D40:D40">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="139">
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="139">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="140">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="141" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D143)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="142" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D143)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D143:D145">
+    <cfRule dxfId="8" type="expression" priority="143">
+      <formula>_XLUDF.STYLE(VLOOKUP(D143,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="144">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="145">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="146">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="147">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="148">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D40:D40">
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="140">
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="149">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="150">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="151">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="152" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D140)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="153" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D140)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D140:D141">
+    <cfRule dxfId="8" type="expression" priority="154">
+      <formula>_XLUDF.STYLE(VLOOKUP(D140,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="155">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="156">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="157">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="158">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D40:D40">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="141">
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="159">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="160">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="161">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="162">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="163" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D136)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="164" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D136)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D136:D138">
+    <cfRule dxfId="8" type="expression" priority="165">
+      <formula>_XLUDF.STYLE(VLOOKUP(D136,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="166">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="167">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="168">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D40:D40">
-    <cfRule dxfId="5" operator="equal" type="cellIs" priority="142">
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="169">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="170">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="171">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="172">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="173">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="174" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D132)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="175" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D132)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D132:D133">
+    <cfRule dxfId="8" type="expression" priority="176">
+      <formula>_XLUDF.STYLE(VLOOKUP(D132,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="177">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="178">
       <formula>$Dashboard.$B$9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D40:D40">
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="143">
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="179">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="180">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="181">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="182">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="183">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="184">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="185" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D129)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="186" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D129)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D129:D130">
+    <cfRule dxfId="8" type="expression" priority="187">
+      <formula>_XLUDF.STYLE(VLOOKUP(D129,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="188">
       <formula>$Dashboard.$B$10</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D42:D42">
-[...30 lines deleted...]
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="150">
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="189">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="190">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="191">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="192">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D42:D42">
-[...209 lines deleted...]
-  <conditionalFormatting sqref="D54:D56">
+  <conditionalFormatting sqref="D125:D127">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="193">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D54:D56">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="194">
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="194">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="195">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="196" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D125)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="197" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D125)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D125:D127">
+    <cfRule dxfId="8" type="expression" priority="198">
+      <formula>_XLUDF.STYLE(VLOOKUP(D125,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="199">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="200">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="201">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="202">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="203">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D54:D56">
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="195">
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="204">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="205">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="206">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="207" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D122)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="208" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D122)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D122:D123">
+    <cfRule dxfId="8" type="expression" priority="209">
+      <formula>_XLUDF.STYLE(VLOOKUP(D122,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="210">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="211">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="212">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="213">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D54:D56">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="196">
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="214">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="215">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="216">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="217">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="218" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D114)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="219" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D114)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D114:D119">
+    <cfRule dxfId="8" type="expression" priority="220">
+      <formula>_XLUDF.STYLE(VLOOKUP(D114,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="221">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="222">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="223">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D54:D56">
-[...40 lines deleted...]
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="205">
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="224">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="225">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D58:D60">
-[...99 lines deleted...]
-  <conditionalFormatting sqref="D74:D80">
+  <conditionalFormatting sqref="D108:D111">
     <cfRule dxfId="6" operator="equal" type="cellIs" priority="226">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="227">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="228">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="229" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D108)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="230" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D108)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D108:D111">
+    <cfRule dxfId="8" type="expression" priority="231">
+      <formula>_XLUDF.STYLE(VLOOKUP(D108,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="232">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="233">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="234">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="235">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="236">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="237">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="238">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="239">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="240" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D104)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="241" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D104)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D104:D106">
+    <cfRule dxfId="8" type="expression" priority="242">
+      <formula>_XLUDF.STYLE(VLOOKUP(D104,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="243">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="244">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="245">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="246">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="247">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="248">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="249">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="250">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="251" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D95)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="252" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D95)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D95:D96">
+    <cfRule dxfId="8" type="expression" priority="253">
+      <formula>_XLUDF.STYLE(VLOOKUP(D95,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="254">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="255">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="256">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="257">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="258">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="259">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="260">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="261">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="262" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D92)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="263" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D92)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D92:D93">
+    <cfRule dxfId="8" type="expression" priority="264">
+      <formula>_XLUDF.STYLE(VLOOKUP(D92,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="265">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="266">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="267">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="268">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="269">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="270">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="271">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="272">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="273" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D89)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="274" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D89)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D89:D90">
+    <cfRule dxfId="8" type="expression" priority="275">
+      <formula>_XLUDF.STYLE(VLOOKUP(D89,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="276">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="277">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="278">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="279">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="280">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="281">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="282">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="283">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="284" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D86)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="285" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D86)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D86:D87">
+    <cfRule dxfId="8" type="expression" priority="286">
+      <formula>_XLUDF.STYLE(VLOOKUP(D86,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="287">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="288">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="289">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="290">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="291">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="292">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="293">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="294">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="295" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D83)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="296" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D83)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D83:D84">
+    <cfRule dxfId="8" type="expression" priority="297">
+      <formula>_XLUDF.STYLE(VLOOKUP(D83,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D74:D80">
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="227">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="298">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="299">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="300">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="301">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="302">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D74:D80">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="228">
-[...373 lines deleted...]
-  <conditionalFormatting sqref="D108:D111">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="303">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D108:D111">
-    <cfRule dxfId="6" operator="equal" type="cellIs" priority="304">
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="304">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="305">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="306" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D74)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="307" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D74)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D74:D80">
+    <cfRule dxfId="8" type="expression" priority="308">
+      <formula>_XLUDF.STYLE(VLOOKUP(D74,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="309">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="310">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="311">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="312">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="313">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D108:D111">
-    <cfRule dxfId="4" operator="equal" type="cellIs" priority="305">
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="314">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="315">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="316">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="317" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D62)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="318" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D62)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D62:D64">
+    <cfRule dxfId="8" type="expression" priority="319">
+      <formula>_XLUDF.STYLE(VLOOKUP(D62,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="320">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="321">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="322">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="323">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D108:D111">
-    <cfRule dxfId="5" operator="equal" type="cellIs" priority="306">
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="324">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="325">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="326">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="327">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="328" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D58)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="329" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D58)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:D60">
+    <cfRule dxfId="8" type="expression" priority="330">
+      <formula>_XLUDF.STYLE(VLOOKUP(D58,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="331">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="332">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="333">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D108:D111">
-[...40 lines deleted...]
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="315">
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="334">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="335">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D114:D119">
-[...99 lines deleted...]
-  <conditionalFormatting sqref="D125:D127">
+  <conditionalFormatting sqref="D54:D56">
     <cfRule dxfId="6" operator="equal" type="cellIs" priority="336">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D125:D127">
-    <cfRule dxfId="2" operator="equal" type="cellIs" priority="337">
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="337">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="338">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="339" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D54)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="340" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D54)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D54:D56">
+    <cfRule dxfId="8" type="expression" priority="341">
+      <formula>_XLUDF.STYLE(VLOOKUP(D54,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="342">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="343">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="344">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="345">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="346">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D125:D127">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="338">
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="347">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="348">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="349">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="350" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D50)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="351" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D50)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:D52">
+    <cfRule dxfId="8" type="expression" priority="352">
+      <formula>_XLUDF.STYLE(VLOOKUP(D50,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="353">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="354">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="355">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="356">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D125:D127">
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="339">
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="357">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="358">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="359">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="360">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="361" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D46)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="362" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D46)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D46:D47">
+    <cfRule dxfId="8" type="expression" priority="363">
+      <formula>_XLUDF.STYLE(VLOOKUP(D46,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="364">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="365">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="366">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D125:D127">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="340">
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="367">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="368">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="369">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="370">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="371">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="372" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D44)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="373" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D44)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D44:D44">
+    <cfRule dxfId="8" type="expression" priority="374">
+      <formula>_XLUDF.STYLE(VLOOKUP(D44,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="375">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="376">
       <formula>$Dashboard.$B$9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D125:D127">
-[...35 lines deleted...]
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="348">
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="377">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="378">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="379">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D129:D130">
-[...154 lines deleted...]
-  <conditionalFormatting sqref="D140:D141">
+  <conditionalFormatting sqref="D42:D42">
     <cfRule dxfId="3" operator="equal" type="cellIs" priority="380">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D140:D141">
+  <conditionalFormatting sqref="D42:D42">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="381">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="382">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="383" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D42)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="384" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D42)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D42:D42">
+    <cfRule dxfId="8" type="expression" priority="385">
+      <formula>_XLUDF.STYLE(VLOOKUP(D42,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="386">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="387">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="388">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="389">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="390">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D140:D141">
-[...44 lines deleted...]
-  <conditionalFormatting sqref="D143:D145">
+  <conditionalFormatting sqref="D40:D40">
     <cfRule dxfId="6" operator="equal" type="cellIs" priority="391">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D143:D145">
+  <conditionalFormatting sqref="D40:D40">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="392">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="393">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="394" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D40)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="395" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D40)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D40">
+    <cfRule dxfId="8" type="expression" priority="396">
+      <formula>_XLUDF.STYLE(VLOOKUP(D40,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="397">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="398">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="399">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="400">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="401">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D143:D145">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="393">
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="402">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="403">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="404">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="405" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D38)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="406" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D38)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D38:D38">
+    <cfRule dxfId="8" type="expression" priority="407">
+      <formula>_XLUDF.STYLE(VLOOKUP(D38,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="408">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="409">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="410">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="411">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D143:D145">
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="394">
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="412">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="413">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="414">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="415">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="416" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D35)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="417" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D35)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D35:D36">
+    <cfRule dxfId="8" type="expression" priority="418">
+      <formula>_XLUDF.STYLE(VLOOKUP(D35,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="419">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="420">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="421">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D143:D145">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="395">
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="422">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="423">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="424">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="425">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="426">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="427" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D32)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="428" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D32)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:D33">
+    <cfRule dxfId="8" type="expression" priority="429">
+      <formula>_XLUDF.STYLE(VLOOKUP(D32,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="430">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="431">
       <formula>$Dashboard.$B$9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D143:D145">
-[...35 lines deleted...]
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="403">
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="432">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="433">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="434">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D148:D149">
-[...154 lines deleted...]
-  <conditionalFormatting sqref="D169:D171">
+  <conditionalFormatting sqref="D30:D30">
     <cfRule dxfId="2" operator="equal" type="cellIs" priority="435">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D169:D171">
-    <cfRule dxfId="5" operator="equal" type="cellIs" priority="436">
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="436">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="437">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="438" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D30)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="439" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D30)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:D30">
+    <cfRule dxfId="8" type="expression" priority="440">
+      <formula>_XLUDF.STYLE(VLOOKUP(D30,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="441">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="442">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="443">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="444">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="445">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D169:D171">
-    <cfRule dxfId="3" operator="equal" type="cellIs" priority="437">
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="446">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="447">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="448">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="449" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D28)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="450" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D28)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D28">
+    <cfRule dxfId="8" type="expression" priority="451">
+      <formula>_XLUDF.STYLE(VLOOKUP(D28,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="452">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="453">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="454">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="455">
       <formula>$Dashboard.$B$7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D169:D171">
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="438">
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="456">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="457">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="458">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="459">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="460" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D5)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="461" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D5)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D5:D7 D66:D67 D70:D72 D99:D102 D155:D156 D199:D202">
+    <cfRule dxfId="8" type="expression" priority="462">
+      <formula>_XLUDF.STYLE(VLOOKUP(D5,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="463">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="464">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="465">
       <formula>$Dashboard.$B$8</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D169:D171">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="439">
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="466">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="467">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="468">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="469">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="470">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="471" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D26)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="472" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D26)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D26">
+    <cfRule dxfId="8" type="expression" priority="473">
+      <formula>_XLUDF.STYLE(VLOOKUP(D26,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="474">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="475">
       <formula>$Dashboard.$B$9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D169:D171">
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="440">
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="476">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="477">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="478">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="479">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="480">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="481">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="482" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D22)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="483" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D22)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D22:D24">
+    <cfRule dxfId="8" type="expression" priority="484">
+      <formula>_XLUDF.STYLE(VLOOKUP(D22,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="485">
       <formula>$Dashboard.$B$10</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D163:D164">
-[...15 lines deleted...]
-    <cfRule dxfId="8" operator="equal" type="cellIs" priority="444">
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="486">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="487">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="488">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="489">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="490">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="491">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="492">
       <formula>$Dashboard.$B$3</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D163:D164">
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="445">
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="493" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D19)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="494" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D19)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D19:D20">
+    <cfRule dxfId="8" type="expression" priority="495">
+      <formula>_XLUDF.STYLE(VLOOKUP(D19,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="496">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="497">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="498">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="499">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="500">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="501">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="502">
       <formula>$Dashboard.$B$4</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D163:D164">
-    <cfRule dxfId="1" operator="equal" type="cellIs" priority="446">
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="503">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="504" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D16)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="505" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D16)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D16:D17">
+    <cfRule dxfId="8" type="expression" priority="506">
+      <formula>_XLUDF.STYLE(VLOOKUP(D16,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="507">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="508">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="509">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="510">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="511">
+      <formula>$Dashboard.$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="512">
       <formula>$Dashboard.$B$5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D163:D164">
-    <cfRule dxfId="5" operator="equal" type="cellIs" priority="447">
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="513">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="514">
+      <formula>$Dashboard.$B$3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="515" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D13)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="516" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D13)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D13:D14">
+    <cfRule dxfId="8" type="expression" priority="517">
+      <formula>_XLUDF.STYLE(VLOOKUP(D13,#REF!,2,0))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="3" operator="equal" type="cellIs" priority="518">
+      <formula>$Dashboard.$B$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="5" operator="equal" type="cellIs" priority="519">
+      <formula>$Dashboard.$B$9</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="1" operator="equal" type="cellIs" priority="520">
+      <formula>$Dashboard.$B$8</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="0" operator="equal" type="cellIs" priority="521">
+      <formula>$Dashboard.$B$7</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="7" operator="equal" type="cellIs" priority="522">
       <formula>$Dashboard.$B$6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D163:D164">
-[...35 lines deleted...]
-    <cfRule dxfId="7" operator="equal" type="cellIs" priority="455">
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="6" operator="equal" type="cellIs" priority="523">
+      <formula>$Dashboard.$B$5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="2" operator="equal" type="cellIs" priority="524">
+      <formula>$Dashboard.$B$4</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="4" operator="equal" type="cellIs" priority="525">
       <formula>$Dashboard.$B$3</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D166:D167">
-[...361 lines deleted...]
-      <formula>$Dashboard.$B$10</formula>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="6" operator="containsText" type="containsText" priority="526" text="Initial">
+      <formula>NOT(ISERROR(SEARCH("Initial",D9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="5" operator="containsText" type="containsText" priority="527" text="Nonexistent">
+      <formula>NOT(ISERROR(SEARCH("Nonexistent",D9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D9:D11">
+    <cfRule dxfId="8" type="expression" priority="528">
+      <formula>_XLUDF.STYLE(VLOOKUP(D9,#REF!,2,0))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="54">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" showInputMessage="1" promptTitle="Select status" prompt="" type="list" sqref="D5:D7 D9:D11 D13:D14 D16:D17 D19:D20 D22:D24 D26:D26 D28:D28 D30:D30 D32:D33 D35:D36 D38:D38 D40:D40 D42:D42 D44:D44 D46:D47 D50:D52 D54:D56 D58:D60 D62:D64 D66:D67 D70:D72 D74:D80 D83:D84 D86:D87 D89:D90 D92:D93 D95:D96 D99:D102 D104:D106 D108:D111 D114:D119 D122:D123 D125:D127 D129:D130 D132:D133 D136:D138 D140:D141 D143:D145 D148:D149 D151:D153 D155:D156 D158:D160 D163:D164 D166:D167 D169:D171 D174:D176 D178:D180 D182:D183 D185:D186 D189:D191 D193:D196 D199:D202 D204:D206">
       <formula1>'Dashboard'!$B$3:$B$10</formula1>
     </dataValidation>
   </dataValidations>
   <drawing r:id="rId1"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>